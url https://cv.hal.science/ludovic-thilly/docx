--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -502,1212 +502,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and microstructure evolution in nickel during large strain wire drawing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray ptychographic topography: A robust nondestructive tool for strain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhinav Arya</w:t>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyam Suwas</w:t>
+                <w:t xml:space="preserve">Angel Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Gérard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+                <w:t xml:space="preserve">Klaus Wakonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117396⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04219376v1</w:t>
+                <w:t xml:space="preserve">hal-03329650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of aging heat treatment at 400-600°C on the microstructure and tensile properties of 15Cr-15Ni Ti-stabilized steel cladding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Curtet</w:t>
+                <w:t xml:space="preserve">Patrick Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Olier</w:t>
+                <w:t xml:space="preserve">Arnaud Courcelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Courcelle</w:t>
+                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthew Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science Forum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1016, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03182820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-induced twinning in InSb semiconductor during room temperature deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
+                <w:t xml:space="preserve">Strength and microstructure evolution in nickel during large strain wire drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Arya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
+                <w:t xml:space="preserve">Satyam Suwas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98492-w⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.117396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681413v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the temperature behavior of optimized SiC gratings emissivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">Size-induced twinning in InSb semiconductor during room temperature deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mignerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121140⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.19441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98492-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267013v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray ptychographic topography: A robust nondestructive tool for strain imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+                <w:t xml:space="preserve">Characterization of the temperature behavior of optimized SiC gratings emissivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven van Petegem</w:t>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Rodriguez-Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Wakonig</w:t>
+                <w:t xml:space="preserve">Hadi Bashoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.121140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329650v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
+                <w:t xml:space="preserve">The effect of dislocation nature on the size effect in Indium Antimonide above and below the brittle-ductile transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+                <w:t xml:space="preserve">J. Wheeler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+                <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Lauraux</w:t>
+                <w:t xml:space="preserve">Y. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Baptiste Molin</w:t>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
+                <w:t xml:space="preserve">R. Raghavan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.1905990. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (33-34), pp.1811-1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/adv.2019.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703869v1</w:t>
+                <w:t xml:space="preserve">hal-03798317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Molin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1905990. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02439219v1</w:t>
+                <w:t xml:space="preserve">hal-03703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-level calculations and experimental study of dislocations in InSb</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzid Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.5139285⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675906v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02439219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of dislocation nature on the size effect in Indium Antimonide above and below the brittle-ductile transition</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic-level calculations and experimental study of dislocations in InSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zou</w:t>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Yanqing Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Raghavan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Irene Beyerlein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (33-34), pp.1811-1818. </w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (13), pp.135104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/adv.2019.369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.5139285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03798317v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic behaviour and deformation mechanisms in silicon nano-objects</w:t>
               </w:r>
@@ -1974,90 +1974,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revealing the role of microstructure architecture on strength and ductility of Ni microwires by in-situ synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Arya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Girish Bojjawar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9 (1), pp.79. </w:t>
@@ -2804,51 +2804,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henry Proudhon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3412,317 +3412,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cu/Nb nanocomposite wires processed by severe plastic deformation for applications in high pulsed magnets : effects of the multi-scale microstructure on the mechanical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P.O. Renault</w:t>
+                <w:t xml:space="preserve">Dislocation analysis of Ti2AlN deformed at room temperature under confining pressure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Guitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2174574⟩</w:t>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 92 (36), pp.4536-4546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786435.2012.715250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00726977v1</w:t>
+                <w:t xml:space="preserve">hal-03041046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dislocation analysis of Ti2AlN deformed at room temperature under confining pressure</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Tromas</w:t>
+                <w:t xml:space="preserve">Cu/Nb nanocomposite wires processed by severe plastic deformation for applications in high pulsed magnets : effects of the multi-scale microstructure on the mechanical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 92 (36), pp.4536-4546. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 22 (3), pp.6900104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786435.2012.715250⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TASC.2011.2174574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03041046v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00726977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Eff ects of the Multi-Scale Microstructure and Internal Stresses on Elastic-Plastic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,346 +3879,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and texture of copper/niobium composites processed by ECAE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal stability of nanocomposite metals : In situ observation of anomalous residual stress relaxation during annealing undersynchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Buet</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">And M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 3, pp.1071-1074. </w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.6504-6512. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0956-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.08.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755527v1</w:t>
+                <w:t xml:space="preserve">hal-00551839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of nanocomposite metals : In situ observation of anomalous residual stress relaxation during annealing undersynchrotron radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Microstructure and texture of copper/niobium composites processed by ECAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.08.013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.1071-1074. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0956-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00551839v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,51 +4307,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,64 +4479,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4691,51 +4691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,64 +5075,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. R. Z. Sandim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ghivelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1233-1239</w:t>
@@ -5580,51 +5580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Size-induced enhanced mechanical properties of nanocomposite copper/niobium wires : nanoindentation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5865,51 +5865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-induced enhanced mechanical properties of nanocomposite copper/niobium wires : nano-indentation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High strength materials: in situ investigations of dislocations behaviour in Cu/Nb multifilamentary nanostructured composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,51 +6098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIM and 3D atom probe analysis of Cu/Nb nanocomposite wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,912 +6399,912 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension des mecanismes de deformation de tubes de gaine en acier austenitique 15-15Ti AIM1</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic Deformation of InSb Micro-Pillars: A Comparative Study Between Spatially Resolved Laue and Monochromatic X-Ray Micro-Diffraction Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Curtet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Residual Stresses 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium. pp.21-26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21741/9781945291890-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02338887v1</w:t>
+                <w:t xml:space="preserve">hal-02386337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Crystallographic Defects in InSb Micropillars by Ptychographic Topography</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehension des mecanismes de deformation de tubes de gaine en acier austenitique 15-15Ti AIM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XRM2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386295v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02338887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Deformation of InSb Micro-Pillars: A Comparative Study Between Spatially Resolved Laue and Monochromatic X-Ray Micro-Diffraction Maps</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Visualization of Crystallographic Defects in InSb Micropillars by Ptychographic Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Steven van Petegem</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wakonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Residual Stresses 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium. pp.21-26, </w:t>
+              <w:t xml:space="preserve">XRM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Saskatchewan, Canada. pp.18-21, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21741/9781945291890-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618012527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386337v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition fragile ductile dans le silicium aux basses dimensions : Confrontations des simulations aux expériences</w:t>
+                <w:t xml:space="preserve">Brittle to ductile transition in silicon at small scale: confrontation of simulations and experiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Guillotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
+                <w:t xml:space="preserve">L. Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">GDR-international MECANO - annual meeting 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01763115v1</w:t>
+                <w:t xml:space="preserve">hal-01753243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Singularities of tensile behavior of advanced austenitic steels obtained by different cold processes</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Peculiar mechanical properties and plasticity of silicon at low size: simulations and experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Abed El Nabi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Crouzier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merabet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Texier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT'2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">ICEAM2017 - International Symposium In Situ Microscopy with Electrons, X-rays and Scanning Probes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02419686v1</w:t>
+                <w:t xml:space="preserve">hal-01714995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brittle to ductile transition in silicon at small scale: confrontation of simulations and experiments</w:t>
+                <w:t xml:space="preserve">La transition fragile ductile dans le silicium aux basses dimensions : Confrontations des simulations aux expériences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Abed El Nabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Brochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pizzagalli</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Crouzier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR-international MECANO - annual meeting 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01753243v1</w:t>
+                <w:t xml:space="preserve">hal-01763115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peculiar mechanical properties and plasticity of silicon at low size: simulations and experiments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Singularities of tensile behavior of advanced austenitic steels obtained by different cold processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEAM2017 - International Symposium In Situ Microscopy with Electrons, X-rays and Scanning Probes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">EUROMAT'2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714995v1</w:t>
+                <w:t xml:space="preserve">hal-02419686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward the understanding of the brittle to ductile transition at low size in silicon: experiments and simulations</w:t>
               </w:r>
@@ -7342,51 +7342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Materials Modeling Extended Objects in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Defects in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Aygulf, France</w:t>
@@ -7534,1373 +7534,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois J.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Van Petegem S.</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renault P.O.</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renault P.O</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">GDR MECANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00375833v1</w:t>
+                <w:t xml:space="preserve">hal-00358383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">U. Stuhr</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois J.-B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Petegem S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358388v1</w:t>
+                <w:t xml:space="preserve">hal-00358365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyper-déformés: apports de la déformation in-situ sous neutrons et rayonnement synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MECANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358322v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyperdéformés : simulations et déformations in-situ sous neutrons et rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Stuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358320v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyper-déformés: apports de la déformation in-situ sous neutrons et rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renault P.O.</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renault P.O</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">GDR MECANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358378v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyperdéformés : simulations et déformations in-situ sous neutrons et rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357823v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité des fils nanocomposites CuNb hyperdéformés : simulation et déformation in-situ sous neutrons et RX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375815v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois J.-B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
+              <w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358362v1</w:t>
+                <w:t xml:space="preserve">hal-00357823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Petegem S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t>
+              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357820v1</w:t>
+                <w:t xml:space="preserve">hal-00358378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Plasticité des fils nanocomposites CuNb hyperdéformés : simulation et déformation in-situ sous neutrons et RX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Swygenhoven H</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358365v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MECANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358383v1</w:t>
+                <w:t xml:space="preserve">hal-00357820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8916,73 +8916,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t>
+              <w:t xml:space="preserve">European Conference on Neutron Scattering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207772v1</w:t>
+                <w:t xml:space="preserve">hal-00207768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t>
               </w:r>
@@ -8994,51 +8994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9106,51 +9106,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9166,228 +9166,198 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Neutron Scattering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">EUROMAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207768v1</w:t>
+                <w:t xml:space="preserve">hal-00207772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Society conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207754v1</w:t>
+                <w:t xml:space="preserve">hal-00203589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9462,152 +9432,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t>
+              <w:t xml:space="preserve">Materials Research Society conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203589v1</w:t>
+                <w:t xml:space="preserve">hal-00207754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9682,516 +9682,533 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t>
+                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Stuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118825v1</w:t>
+                <w:t xml:space="preserve">hal-00120890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boston (USA), France</w:t>
+              <w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118807v1</w:t>
+                <w:t xml:space="preserve">hal-00118825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandim. M.J.R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Z. Sandim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghivelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">2006, pp.639-644</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boston (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118796v1</w:t>
+                <w:t xml:space="preserve">hal-00118807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t>
+                <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.639-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120885v1</w:t>
+                <w:t xml:space="preserve">hal-00118796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10255,51 +10272,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10354,653 +10371,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t>
+                <w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
+              <w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118953v1</w:t>
+                <w:t xml:space="preserve">hal-00120885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
+                <w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120890v1</w:t>
+                <w:t xml:space="preserve">hal-00118953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for Cu/SS macrocomposite and Cu/X nanofilamentary Conductors Used in Non-Destructive High-Field Pulse Magnets Under Cryogenic Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.582</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018233v1</w:t>
+                <w:t xml:space="preserve">hal-00015520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00015521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Perspectives for Cu/SS macrocomposite and Cu/X nanofilamentary Conductors Used in Non-Destructive High-Field Pulse Magnets Under Cryogenic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">Physica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00015519v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Boston, United States</w:t>
+              <w:t xml:space="preserve">JMC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015520v1</w:t>
+                <w:t xml:space="preserve">hal-00015519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for Cu/SS macrocomposite and Cu/X nanofilamentary conductors used in non-destructive high-field pulsed magnets under cryogenic conditions</w:t>
               </w:r>
@@ -11012,64 +11012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in High Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11088,273 +11088,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the development of ultra high strength continuous Cu/Nb and Cu/Ta conductors for non-destructive pulsed fields higher than 80T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Effet de taille sur la plasticit‚ des materiaux: étude des conducteurs nanocomposites Cu/Nb par nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. von Stebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Askénazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity, 17th International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Geneve, France</w:t>
+              <w:t xml:space="preserve">Colloque "Plasticit 2002",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00017091v1</w:t>
+                <w:t xml:space="preserve">hal-00014434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de taille sur la plasticit‚ des materiaux: étude des conducteurs nanocomposites Cu/Nb par nano-indentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Recent progress in the development of ultra high strength continuous Cu/Nb and Cu/Ta conductors for non-destructive pulsed fields higher than 80T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Askénazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Plasticit 2002",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity, 17th International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Geneve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00014434v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00017091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation in nanostructured materials produced under heavy plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11448,289 +11448,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of nanomaterials: mechanics : high field coils. Nanomaterials and nanochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconductivity and magnetic properties of multifilamentary Cu-Nb micro/nano composite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sandim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandim H.R.Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghivelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Springer editions, 2008</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NOVA Science, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358476v1</w:t>
+                <w:t xml:space="preserve">hal-00367861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity and magnetic properties of multifilamentary Cu-Nb micro/nano composite wires</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Applications of nanomaterials: mechanics : high field coils. Nanomaterials and nanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer editions, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandim H.R.Z</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-00367861v1</w:t>
+                <w:t xml:space="preserve">hal-00358476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Superconductivity and magnetic properties of multifilamentary Cu-Nb micro/nano composite wires”. Magnetism and Superconductivity in low dimensional systems: Utilization in Biotechnological and Engineering Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sandim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. R. Z. Sandim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ghivelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11778,51 +11778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Applications of nanomaterials: mechanics : high field coils »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer editions, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11853,51 +11853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications des nanomatériaux : mécanique : Bobines hauts champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Belin / Collections Echelles, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11915,51 +11915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducteurs nanocomposites multi-échelle ultra renforcés pour bobines de champ magnétique pulsé non-destructif supérieur à 60T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12159,51 +12159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Idrir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10030015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mignerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723000493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219376v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Arya" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117396" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182820v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1071" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98492-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Su" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Beyerlein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139285" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raghavan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266595v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Medy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.04.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Bojjawar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36472-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aumand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran He" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken White" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Medy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Volpi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bossu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1066938" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Swygenhoven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Bei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.755272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726977v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dubois" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174574" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041046v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715250" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC4PSHTW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Demkowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0956-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And M. Di Michiel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.08.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6C7DK4Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802126615" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601047707" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Embury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ludwig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Peyrade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curtet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bono" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012527" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419686v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358322v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358320v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375815v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018233v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Embury" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ask&#233;nazy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367861v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim H.R.Z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211834v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207784v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Idrir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10030015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mignerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723000493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Arya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98492-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raghavan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Su" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Beyerlein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139285" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266595v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Medy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.04.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Bojjawar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36472-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aumand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran He" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken White" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Medy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Volpi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bossu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1066938" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Swygenhoven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Bei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.755272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174574" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC4PSHTW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Demkowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And M. Di Michiel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6C7DK4Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0956-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802126615" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601047707" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Embury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ludwig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Peyrade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curtet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012527" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018233v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Embury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017091v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ask&#233;nazy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367861v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim H.R.Z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358476v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211834v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207784v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>