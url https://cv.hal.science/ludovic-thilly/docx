--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -502,1212 +502,1212 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03837213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray ptychographic topography: A robust nondestructive tool for strain imaging</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of aging heat treatment at 400-600°C on the microstructure and tensile properties of 15Cr-15Ni Ti-stabilized steel cladding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven van Petegem</w:t>
+                <w:t xml:space="preserve">Emilien Curtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel Rodriguez-Fernandez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pierre Godard</w:t>
+                <w:t xml:space="preserve">Patrick Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Klaus Wakonig</w:t>
+                <w:t xml:space="preserve">Arnaud Courcelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Bono</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144107⟩</w:t>
+              <w:t xml:space="preserve">Materials Science Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1016, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1071⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329650v1</w:t>
+                <w:t xml:space="preserve">cea-03182820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of aging heat treatment at 400-600°C on the microstructure and tensile properties of 15Cr-15Ni Ti-stabilized steel cladding</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Strength and microstructure evolution in nickel during large strain wire drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Courcelle</w:t>
+                <w:t xml:space="preserve">Abhinav Arya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
+                <w:t xml:space="preserve">Satyam Suwas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Bono</w:t>
+                <w:t xml:space="preserve">Céline Gérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Signor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science Forum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.1016.1071⟩</w:t>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 221, pp.117396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03182820v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04219376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strength and microstructure evolution in nickel during large strain wire drawing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Arya</w:t>
+                <w:t xml:space="preserve">Size-induced twinning in InSb semiconductor during room temperature deformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Mignerot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satyam Suwas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Loïc Signor</w:t>
+                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2021.117396⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.19441. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-98492-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04219376v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03681413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-induced twinning in InSb semiconductor during room temperature deformation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
+                <w:t xml:space="preserve">Characterization of the temperature behavior of optimized SiC gratings emissivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armande Hervé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Younès Ezzahri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Bashoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-98492-w⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 172, pp.121140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03681413v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the temperature behavior of optimized SiC gratings emissivity</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Younès Ezzahri</w:t>
+                <w:t xml:space="preserve">X-ray ptychographic topography: A robust nondestructive tool for strain imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Drevillon</w:t>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karl Joulain</w:t>
+                <w:t xml:space="preserve">Angel Rodriguez-Fernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Bashoun</w:t>
+                <w:t xml:space="preserve">Klaus Wakonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Heat and Mass Transfer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 172, pp.121140. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 103 (14), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijheatmasstransfer.2021.121140⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.103.144107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267013v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of dislocation nature on the size effect in Indium Antimonide above and below the brittle-ductile transition</w:t>
+                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wheeler</w:t>
+                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thilly</w:t>
+                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Zou</w:t>
+                <w:t xml:space="preserve">Florian Lauraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Morel</w:t>
+                <w:t xml:space="preserve">Jean-Baptiste Molin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Raghavan</w:t>
+                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Advances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 5 (33-34), pp.1811-1818. </w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.1905990. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1557/adv.2019.369⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03798317v1</w:t>
+                <w:t xml:space="preserve">hal-03703869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variable-wavelength quick scanning nano-focused X-ray microscopy for in situ strain and tilt mapping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie‐ingrid Richard</w:t>
+                <w:t xml:space="preserve">Frédéric Mompiou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Bahsoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas W. Cornelius</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Christoph Kirchlechner</w:t>
+                <w:t xml:space="preserve">Frédéric Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.201905990⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 9, pp.100562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703869v1</w:t>
+                <w:t xml:space="preserve">hal-02439219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss of ductility in optimized austenitic steel at moderate temperature: A multi-scale study of deformation mechanisms</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Atomic-level calculations and experimental study of dislocations in InSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anil Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bouzid Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yanqing Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Beyerlein</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2019.100562⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 127 (13), pp.135104. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5139285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02439219v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic-level calculations and experimental study of dislocations in InSb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The effect of dislocation nature on the size effect in Indium Antimonide above and below the brittle-ductile transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Wheeler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anil Kumar</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bouzid Kedjar</w:t>
+                <w:t xml:space="preserve">Y. Zou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yanqing Su</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+                <w:t xml:space="preserve">A. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irene Beyerlein</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. Raghavan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 127 (13), pp.135104. </w:t>
+              <w:t xml:space="preserve">MRS Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 5 (33-34), pp.1811-1818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.5139285⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1557/adv.2019.369⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675906v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03798317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plastic behaviour and deformation mechanisms in silicon nano-objects</w:t>
               </w:r>
@@ -1821,295 +1821,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04254688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale modeling of the elasto-plastic behavior of architectured and nanostructured Cu-Nb composite wires and comparison with neutron diffraction experiments</w:t>
+                <w:t xml:space="preserve">Revealing the role of microstructure architecture on strength and ductility of Ni microwires by in-situ synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tang Gu</w:t>
+                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhinav Arya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. R. Medy</w:t>
+                <w:t xml:space="preserve">Girish Bojjawar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Klosek</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Forest</w:t>
+                <w:t xml:space="preserve">Maxime Pelerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.04.011⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-36472-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02266595v2</w:t>
+                <w:t xml:space="preserve">hal-02281829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing the role of microstructure architecture on strength and ductility of Ni microwires by in-situ synchrotron X-ray diffraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiscale modeling of the elasto-plastic behavior of architectured and nanostructured Cu-Nb composite wires and comparison with neutron diffraction experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. R. Medy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ravi Raj Purohit Purushottam Raj Purohit</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abhinav Arya</w:t>
+                <w:t xml:space="preserve">Vincent Klosek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Girish Bojjawar</w:t>
+                <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Pelerin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Steven van Petegem</w:t>
+                <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.79. </w:t>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 122, pp.1-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-36472-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2019.04.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02281829v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale study of the deformation mechanisms of thermoelectric p-type half-Heusler Hf 0.44 Zr 0.44 Ti 0.12 CoSb 0.8 Sn 0.2</w:t>
               </w:r>
@@ -2363,64 +2363,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the elastic behavior of architectured and nanostructured Cu–Nb composite wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,90 +2497,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of the anisotropic electrical conductivity of architectured and nanostructured Cu-Nb composite wires and experimental comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tang Gu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-R Medy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Volpi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Castelnau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Forest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2625,295 +2625,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of 15Cr-15Ni austenitic steel cladding tubes obtained by HPTR cold pilgering or by cold drawing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modélisation multi-échelle du comportement électrique de nano-composites Cu-Nb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tang Gu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Courtin</w:t>
+                <w:t xml:space="preserve">Henry Proudhon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Urvoy</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Michel Tabarant</w:t>
+                <w:t xml:space="preserve">J.-B. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Key Engineering Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.38⟩</w:t>
+              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 103 (3), pp.9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mattech/2015033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02386123v1</w:t>
+                <w:t xml:space="preserve">hal-02145858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation multi-échelle du comportement électrique de nano-composites Cu-Nb</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eveline Hervé-Luanco</w:t>
+                <w:t xml:space="preserve">Comparison of 15Cr-15Ni austenitic steel cladding tubes obtained by HPTR cold pilgering or by cold drawing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Urvoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Bossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry Proudhon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L. Thilly</w:t>
+                <w:t xml:space="preserve">Sophie Bosonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-B. Dubois</w:t>
+                <w:t xml:space="preserve">Michel Tabarant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux et Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 103 (3), pp.9. </w:t>
+              <w:t xml:space="preserve">Key Engineering Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 651-653, pp.38-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/mattech/2015033⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/KEM.651-653.38⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02145858v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02386123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocation modelling in Ti 2 AlN MAX phase based on the Peierls–Nabarro model</w:t>
               </w:r>
@@ -3027,278 +3027,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01515323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of dislocation cross-slip in MAX phase deformed at high temperature</w:t>
+                <w:t xml:space="preserve">Effect of microstructure anisotropy on the deformation of MAX polycrystals studied by in-situ compression combined with neutron diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Swygenhoven</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep06358⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (24), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4884601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503720v1</w:t>
+                <w:t xml:space="preserve">hal-01503721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of microstructure anisotropy on the deformation of MAX polycrystals studied by in-situ compression combined with neutron diffraction</w:t>
+                <w:t xml:space="preserve">Evidence of dislocation cross-slip in MAX phase deformed at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Guitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tromas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (24), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4884601⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/srep06358⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503721v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pressure-enforced plasticity in MAX phases: from single grain to polycrystal investigation</w:t>
               </w:r>
@@ -3548,51 +3548,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu/Nb nanocomposite wires processed by severe plastic deformation for applications in high pulsed magnets : effects of the multi-scale microstructure on the mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,64 +3665,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu-Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Eff ects of the Multi-Scale Microstructure and Internal Stresses on Elastic-Plastic Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-B. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3879,359 +3879,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04756098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal stability of nanocomposite metals : In situ observation of anomalous residual stress relaxation during annealing undersynchrotron radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Microstructure and texture of copper/niobium composites processed by ECAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-B. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Materialia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 58, pp.6504-6512. </w:t>
+              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3, pp.1071-1074. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.08.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12289-010-0956-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00551839v1</w:t>
+                <w:t xml:space="preserve">hal-00755527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstructure and texture of copper/niobium composites processed by ECAE</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Thermal stability of nanocomposite metals : In situ observation of anomalous residual stress relaxation during annealing undersynchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">And M. Di Michiel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Material Forming</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58, pp.6504-6512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actamat.2010.08.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12289-010-0956-0⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00755527v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of nanostructured Cu-Nb-based wires: Strengthening mechanisms revealed by in situ deformation under neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Stuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4307,64 +4307,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new criterion for elastoplastic transition in nanomaterials: Application to size and composite effects on Cu-Nb nanocomposite wires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4479,51 +4479,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4581,256 +4581,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00396540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the defects structure of MAX phase: the case of Ti4AlN3</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+                <w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Rabier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Stuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Swiss Neutron News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 33, pp.4-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00513895v1</w:t>
+                <w:t xml:space="preserve">hal-00356246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In-situ deformation under neutrons as a tool to uncover the plasticity mechanisms of nanostructured Cu-Nb based wires</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Revisiting the defects structure of MAX phase: the case of Ti4AlN3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Joulain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Rabier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Swiss Neutron News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 88 (09), pp.1307-1320. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430802126615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00356246v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00513895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Al-Pd-Mn icosahedral quasicrystal: deformation mechanisms in the brittle domain.</w:t>
               </w:r>
@@ -4868,51 +4868,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joel Bonneville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Rabier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Philosophical Magazine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 87 (10), pp.1497-1511. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4959,51 +4959,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cu nanowhiskers embedded in Nb nanotubes inside a multiscale Cu matrix: the way to reach extreme mechanical properties in high strength conductors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5075,77 +5075,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of internal Bauschinger test in nanocomposite wires during in-situ macroscopic tensile cycling under synchrotron beam.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brandstetter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5369,51 +5369,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. R. Z. Sandim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ghivelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Superconductor Science &amp; Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, pp.1233-1239</w:t>
@@ -5580,51 +5580,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5688,51 +5688,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5770,51 +5770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erratum to: Size-induced enhanced mechanical properties of nanocomposite copper/niobium wires : nanoindentation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5865,51 +5865,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-induced enhanced mechanical properties of nanocomposite copper/niobium wires : nano-indentation study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5960,51 +5960,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High strength materials: in situ investigations of dislocations behaviour in Cu/Nb multifilamentary nanostructured composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Ludwig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6098,51 +6098,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FIM and 3D atom probe analysis of Cu/Nb nanocomposite wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6253,51 +6253,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Snoeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.J Casanove</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6399,416 +6399,416 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plastic Deformation of InSb Micro-Pillars: A Comparative Study Between Spatially Resolved Laue and Monochromatic X-Ray Micro-Diffraction Maps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprehension des mecanismes de deformation de tubes de gaine en acier austenitique 15-15Ti AIM1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Olivier Renault</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. Curtet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Olier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bono</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Kedjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Residual Stresses 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Materiaux 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02386337v1</w:t>
+                <w:t xml:space="preserve">cea-02338887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprehension des mecanismes de deformation de tubes de gaine en acier austenitique 15-15Ti AIM1</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Visualization of Crystallographic Defects in InSb Micropillars by Ptychographic Topography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Verezhak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steven van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klaus Wakonig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materiaux 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XRM2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Saskatchewan, Canada. pp.18-21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1431927618012527⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02338887v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Crystallographic Defects in InSb Micropillars by Ptychographic Topography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plastic Deformation of InSb Micro-Pillars: A Comparative Study Between Spatially Resolved Laue and Monochromatic X-Ray Micro-Diffraction Maps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Sadat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Olivier Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven van Petegem</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Klaus Wakonig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XRM2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Saskatchewan, Canada. pp.18-21, </w:t>
+              <w:t xml:space="preserve">Residual Stresses 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Leuven, Belgium. pp.21-26, </w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1431927618012527⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21741/9781945291890-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02386295v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02386337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brittle to ductile transition in silicon at small scale: confrontation of simulations and experiments</w:t>
               </w:r>
@@ -7182,90 +7182,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Singularities of tensile behavior of advanced austenitic steels obtained by different cold processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Olier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Courtin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Curtet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Kedjar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMAT'2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7342,51 +7342,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Materials Modeling Extended Objects in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
@@ -7467,51 +7467,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Brochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Tromas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extended Defects in Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Saint Aygulf, France</w:t>
@@ -7534,1386 +7534,1386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MECANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358383v1</w:t>
+                <w:t xml:space="preserve">hal-00358362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">R. Maass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van Petegem S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t>
+              <w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358365v1</w:t>
+                <w:t xml:space="preserve">hal-00375833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elasto-plastic Transition in High Strength Nanocomposite Wires and Composite Micro-pillars Studied by In-situ Deformation under X-rays</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Stuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Petegem S.</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS 2008 (Materials Research Society conference)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Boston, United States</w:t>
+              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375833v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyper-déformés: apports de la déformation in-situ sous neutrons et rayonnement synchrotron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">GDR MECANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358388v1</w:t>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyper-déformés: apports de la déformation in-situ sous neutrons et rayonnement synchrotron</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyperdéformés : simulations et déformations in-situ sous neutrons et rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renault P.O</w:t>
+                <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR MECANO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358322v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité des fils nanocomposites Cu/Nb hyperdéformés : simulations et déformations in-situ sous neutrons et rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois J.-B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358320v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00357823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Petegem S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée SF2M Ouest 2008. Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t>
+              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358362v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution de la texture au cours de la déformation plastique sévère de conducteurs nanofilamentaires Cu-Nb : interactions avec la nanostructure</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasticité des fils nanocomposites CuNb hyperdéformés : simulation et déformation in-situ sous neutrons et RX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Swygenhoven H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Effets d'échelle sur les propriétés des matériaux: du macro au nano</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Futuroscope, France</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357823v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00375815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Bauschinger effect in nanofilamentary Cu/Nb wires evidenced by in-situ tensile tests under synchrotron radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois J.B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Petegem S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Swygenhoven H.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICRS 2008, the Eighth International Conference on Residual Stresses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2008, Denver, Colorado, United States</w:t>
+              <w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00358378v1</w:t>
+                <w:t xml:space="preserve">hal-00357820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticité des fils nanocomposites CuNb hyperdéformés : simulation et déformation in-situ sous neutrons et RX</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under X-rays: size and composite effects on the elasto-plastic transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault P.O.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dubois J.-B.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Petegem S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Nancy, France</w:t>
+              <w:t xml:space="preserve">International Workshop on the Plasticity of Nanocrystalline Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Lake Bostal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00375815v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00358365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture evolution during severe plastic deformation and heat treatments of a copper matrix reinforced by niobium nanotubes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId255" w:history="1">
+                <w:t xml:space="preserve">Déformation plastique sévère appliquée à une matrice de cuivre renforcée par des nanotubes de niobium: évolution de la texture et de la microstructure, corrélation avec les propriétés mécaniques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dubois J.B.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renault P.O</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Rouen, France</w:t>
+              <w:t xml:space="preserve">GDR MECANO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00357820v1</w:t>
+                <w:t xml:space="preserve">hal-00358383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Stuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8962,579 +8962,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">P. Goudeau</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Stuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t>
+              <w:t xml:space="preserve">EUROMAT 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203260v1</w:t>
+                <w:t xml:space="preserve">hal-00207772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Small scale mechanical properties of polycrystalline materials: in situ diffraction studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Girault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Goudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROMAT 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Nurnberg, Germany</w:t>
+              <w:t xml:space="preserve">The nanotechnology in C'Nano Nord-Ouest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Roscoff, France. sous presse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207772v1</w:t>
+                <w:t xml:space="preserve">hal-00203260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t>
+              <w:t xml:space="preserve">Colloque Plasticité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00203589v1</w:t>
+                <w:t xml:space="preserve">hal-00207718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déformation in-situ de composites nanofilamentaires Cu/Nb: effet Bauschinger et stockage des dislocations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Plasticity mechanisms in multiscale copper-based nanocomposite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Plasticité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2007, Futuroscope, France</w:t>
+              <w:t xml:space="preserve">International Conference on Processing &amp; Manufacturing of Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Vancouver, Canada. pp.814-819</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00207718v1</w:t>
+                <w:t xml:space="preserve">hal-00203589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Strength Cu/Nb Nanocomposite Wires Processed by Severe Plastic Deformation: Effects of Size and Composite Structure on Mechanical Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research Society conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Boston, United States</w:t>
@@ -9563,51 +9563,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of nanocomposite wires during in-situ tensile tests under neutrons and X-rays: Bauschinger effect, size effect and dislocation storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9615,51 +9615,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop on small scale plasticity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2007, Braunwald, Switzerland</w:t>
@@ -9682,533 +9682,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00207722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
+                <w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120890v1</w:t>
+                <w:t xml:space="preserve">hal-00118825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la co-deformation de conducteurs nanofilamentaires multi-echelles Cu/Nb par diffraction “in-situ” de neutrons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandim. M.J.R</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Stamopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. R. Z. Sandim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghivelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC 10 (10° Journées de la Matière Condensée)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Toulouse, France</w:t>
+              <w:t xml:space="preserve">MRS 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Boston (USA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118825v1</w:t>
+                <w:t xml:space="preserve">hal-00118807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strain effects on the magnetic properties of Cu-Nb nanofilamentary composites</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Boston (USA), France</w:t>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006, pp.639-644</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118807v1</w:t>
+                <w:t xml:space="preserve">hal-00118796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural and mechanical study of Cu/X (X =Ta or Nb) nanofilamentary wires for use in high field magnet</w:t>
+                <w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-O. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2006, pp.639-644</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118796v1</w:t>
+                <w:t xml:space="preserve">hal-00120885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.-O. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10272,64 +10255,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. van Petegem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">U. Stuhr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10371,636 +10354,653 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00118804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texture and microstructure evolution during severe plastic deformation of a copper matrix reinforced by niobium nanotubes: correlation with macroscopic mechanical properties</w:t>
+                <w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.O. Renault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Plasticité 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00120885v1</w:t>
+                <w:t xml:space="preserve">hal-00118953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la déformation de conducteurs nanofilamentaires Cu/Nb par diffraction “in-situ” de neutrons</w:t>
+                <w:t xml:space="preserve">Size effect in the plasticity of multiscale nanofilamentary Cu/Nb composite wires during in-situ tensile tests under neutron beam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. van Petegem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Stuhr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plasticité 2006</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Annecy, France</w:t>
+              <w:t xml:space="preserve">Workshop “Nanomaterials: microstructural and mechanical characterisations, simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2006, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00118953v1</w:t>
+                <w:t xml:space="preserve">hal-00120890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Boston, United States</w:t>
+              <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015520v1</w:t>
+                <w:t xml:space="preserve">hal-00015521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Perspectives for Cu/SS macrocomposite and Cu/X nanofilamentary Conductors Used in Non-Destructive High-Field Pulse Magnets Under Cryogenic Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Spencer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Elaboration by severe plastic deformation, microstructural study and mechanical characterization by nanoindentation of new CuTa nanofilamentary wires for use in high field magnet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France</w:t>
+              <w:t xml:space="preserve">Physica B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, France. pp.582</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015521v1</w:t>
+                <w:t xml:space="preserve">hal-00018233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspectives for Cu/SS macrocomposite and Cu/X nanofilamentary Conductors Used in Non-Destructive High-Field Pulse Magnets Under Cryogenic Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J.D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, France. pp.582</w:t>
+              <w:t xml:space="preserve">JMC9</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018233v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00015519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaboration, ‚tude microstructurale et caract‚risation m‚canique par nanoindentation des conducteurs nanofilamentaires Cu/Ta</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Size effect on the plasticity of Cu/Nb and Cu/Ta nanocomposite conductors: in-situ TEM and nanoindentation studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JMC9</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
+              <w:t xml:space="preserve">MRS Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00015519v1</w:t>
+                <w:t xml:space="preserve">hal-00015520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives for Cu/SS macrocomposite and Cu/X nanofilamentary conductors used in non-destructive high-field pulsed magnets under cryogenic conditions</w:t>
               </w:r>
@@ -11012,64 +11012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.D. Embury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research in High Magnetic Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11088,273 +11088,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00016607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de taille sur la plasticit‚ des materiaux: étude des conducteurs nanocomposites Cu/Nb par nano-indentation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Recent progress in the development of ultra high strength continuous Cu/Nb and Cu/Ta conductors for non-destructive pulsed fields higher than 80T</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Coffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Askénazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Plasticit 2002",</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity, 17th International Conference on Magnet Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Geneve, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00014434v1</w:t>
+                <w:t xml:space="preserve">hal-00017091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent progress in the development of ultra high strength continuous Cu/Nb and Cu/Ta conductors for non-destructive pulsed fields higher than 80T</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Effet de taille sur la plasticit‚ des materiaux: étude des conducteurs nanocomposites Cu/Nb par nano-indentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. von Stebut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S. Askénazy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Applied Superconductivity, 17th International Conference on Magnet Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Geneve, France</w:t>
+              <w:t xml:space="preserve">Colloque "Plasticit 2002",</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00017091v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00014434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase transformation in nanostructured materials produced under heavy plastic deformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11448,289 +11448,289 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superconductivity and magnetic properties of multifilamentary Cu-Nb micro/nano composite wires</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">Applications of nanomaterials: mechanics : high field coils. Nanomaterials and nanochemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Lecouturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...21 lines deleted...]
-              <w:t xml:space="preserve">NOVA Science, 2008</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer editions, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00367861v1</w:t>
+                <w:t xml:space="preserve">hal-00358476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Applications of nanomaterials: mechanics : high field coils. Nanomaterials and nanochemistry</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superconductivity and magnetic properties of multifilamentary Cu-Nb micro/nano composite wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sandim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandim H.R.Z</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Ghivelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">Springer editions, 2008</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">NOVA Science, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00358476v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00367861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Superconductivity and magnetic properties of multifilamentary Cu-Nb micro/nano composite wires”. Magnetism and Superconductivity in low dimensional systems: Utilization in Biotechnological and Engineering Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sandim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. R. Z. Sandim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Ghivelder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11778,51 +11778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Applications of nanomaterials: mechanics : high field coils »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer editions, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11853,51 +11853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Applications des nanomatériaux : mécanique : Bobines hauts champs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions Belin / Collections Echelles, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11915,51 +11915,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducteurs nanocomposites multi-échelle ultra renforcés pour bobines de champ magnétique pulsé non-destructif supérieur à 60T</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Lecouturier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12159,51 +12159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Idrir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10030015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mignerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723000493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329650v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182820v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219376v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Arya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117396" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681413v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98492-w" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798317v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raghavan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.369" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675906v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Su" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Beyerlein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139285" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266595v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Gu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Medy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.04.011" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281829v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Bojjawar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36472-3" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aumand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran He" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken White" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Medy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Volpi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386123v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bossu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.38" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145858v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Dubois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015033" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1066938" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503720v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06358" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503721v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Swygenhoven" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884601" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Bei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.755272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174574" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC4PSHTW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Demkowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551839v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And M. Di Michiel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.08.013" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6C7DK4Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755527v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0956-0" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513895v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802126615" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601047707" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Embury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ludwig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Peyrade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386337v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-4" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338887v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curtet" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bono" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386295v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012527" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358322v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358320v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375815v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018233v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Embury" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014434v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017091v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffe" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ask&#233;nazy" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367861v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandim" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim H.R.Z" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358476v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211834v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207784v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04562562v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Tardieu" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane Idrir" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jay" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Ferreira" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry10030015" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236916v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Godard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Verezhak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Sadat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Mignerot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jacques" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600576723000493" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837213v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tromas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Parent" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilgens Sylvain" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Thilly" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2022.117665" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03182820v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Curtet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Olier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Courcelle" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouzid Kedjar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Bono" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.1016.1071" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219376v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhinav Arya" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satyam Suwas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line G&#233;rard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Signor" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2021.117396" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681413v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bahsoun" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-98492-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267013v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armande Herv&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youn&#232;s Ezzahri" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Drevillon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Joulain" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Bashoun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijheatmasstransfer.2021.121140" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329650v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven van Petegem" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Rodriguez-Fernandez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klaus Wakonig" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.144107" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703869v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;ingrid Richard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas W. Cornelius" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Lauraux" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Molin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Kirchlechner" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.201905990" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439219v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mompiou" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pailloux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2019.100562" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675906v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anil Kumar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanqing Su" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Beyerlein" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5139285" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03798317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wheeler" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thilly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Zou" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Raghavan" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/adv.2019.369" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254688v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Texier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Merabet" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Brochard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pizzagalli" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1190/1/012004" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281829v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Raj Purohit Purushottam Raj Purohit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Girish Bojjawar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Pelerin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-36472-3" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266595v2" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tang Gu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. R. Medy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Klosek" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Castelnau" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Forest" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2019.04.011" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318950v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Aumand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Amiard" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ran He" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhifeng Ren" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ken White" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5045591" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318908v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merabet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Texier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Tromas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2018.09.025" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638339v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Castelnau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eveline Herv&#233;-Luanco" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lecouturier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2017.05.022" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01633968v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R Medy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Volpi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Forest" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2017.08.066" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02145858v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Proudhon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-B. Dubois" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015033" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02386123v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Courtin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Urvoy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bossu" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bosonnet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Tabarant" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/KEM.651-653.38" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01515323v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gouriet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Carrez" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Cordier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Guitton" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Joulain" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2015.1066938" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503721v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. van Petegem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Joulain" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Swygenhoven" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4884601" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01503720v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep06358" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01501851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Ping Bei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Brunet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dubois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.755272" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03041046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715250" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00726977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Dubois" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.O. Renault" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASC.2011.2174574" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755522v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-O. Renault" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adem.201200033" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QC4PSHTW-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756098v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael J. Demkowicz" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2011.09.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755527v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Buet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-010-0956-0" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551839v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And M. Di Michiel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2010.08.013" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G6C7DK4Z-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442887v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Stuhr" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2008.09.032" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QR2LHJXN-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442885v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. O. Renault" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2009.03.021" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WS47NBWL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396540v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Girault" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Goudeau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJNT.2008.018685" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00356246v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Petegem S." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Rabier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430802126615" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513797v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Bonneville" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430601047707" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01913655v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2007.04.001" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTH1GXRP-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203127v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brandstetter" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Schmitt" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118779v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Renault" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actamat.2005.10.031" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118685v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim. M.J.R" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Stamopoulos" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. R. Z. Sandim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ghivelder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118792v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Devred." TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fedelich" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Finn" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Griepentrog" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. El-Kallassi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015865v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Spencer" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. D. Embury" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015799v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. von Stebut" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015673v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015672v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ludwig" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Peyrade" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928944v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blavette" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0965-9773(99)00386-4" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C26EED1022496BA46EEC04CBE97C5B9738778AA4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918297v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Snoeck" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecouturier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J Casanove" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Rakoto" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1359-6462(98)00080-3" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G3BKDT3X-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02338887v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Curtet" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bono" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kedjar" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386295v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1431927618012527" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386337v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Olivier Renault" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781945291890-4" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01753243v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Abed El Nabi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Crouzier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01714995v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01763115v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guillotte" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419686v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453305v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01453081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358362v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O." TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H." TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375833v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Maass" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358388v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358322v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault P.O" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358320v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357823v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.-B." TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358378v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00375815v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Swygenhoven H" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357820v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dubois J.B." TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358365v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358383v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207768v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207772v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203260v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207718v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00203589v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207754v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207722v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118825v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118807v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118796v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120885v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120572v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118804v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00118953v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120890v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015521v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018233v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.D. Embury" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015519v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015520v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016607v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00017091v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coffe" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ask&#233;nazy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014434v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928934v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Hono" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00358476v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00367861v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sandim" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandim H.R.Z" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00211834v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00207784v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00120567v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00015606v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>