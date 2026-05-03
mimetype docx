--- v0 (2026-03-04)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (15)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -836,601 +836,596 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01303516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Charbal</w:t>
+                <w:t xml:space="preserve">Hybrid Stereocorrelation Using Infrared and Visible Light Cameras</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Charbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John-Eric Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 56 (5), pp.845-860. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-016-0127-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335735v1</w:t>
+                <w:t xml:space="preserve">hal-01335740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Stereocorrelation Using Infrared and Visible Light Cameras</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of 〈100〉 dislocation loops with dislocations studied by dislocation dynamics in α-iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Poncelet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X.J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Devincre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11340-016-0127-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.37 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.01.061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335740v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of 〈100〉 dislocation loops with dislocations studied by dislocation dynamics in α-iron</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.01.061⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01735975v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Charbal</w:t>
+                <w:t xml:space="preserve">Temperature dependant polycrystal model application to bainitic steel behavior under tri-axial loading in the ductile-brittle transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marini</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.2196-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.03.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303513v1</w:t>
+                <w:t xml:space="preserve">hal-00755610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue microcrack detection with digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Rupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1448,662 +1443,533 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 46 (6), pp.492-509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0309324711402764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00615472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependant polycrystal model application to bainitic steel behavior under tri-axial loading in the ductile-brittle transition</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Colette Rey</w:t>
+                <w:t xml:space="preserve">Identification and probabilistic modeling of mesocrack initiations in 304L stainless steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Rupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Marini</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 9 (4), pp.445-458</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00755610v1</w:t>
+                <w:t xml:space="preserve">hal-00614889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and probabilistic modeling of mesocrack initiations in 304L stainless steel</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Biaxial High Cycle Fatigue of a Type 304L Stainless Steel: Cyclic Strains and Crack Initiation Detection by Digital Image Correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Raka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Courtin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Desmorat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal for Multiscale Computational Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 29 (5), pp.810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.05.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00614889v1</w:t>
+                <w:t xml:space="preserve">hal-00659528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biaxial High Cycle Fatigue of a Type 304L Stainless Steel: Cyclic Strains and Crack Initiation Detection by Digital Image Correlation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A probabilistic model to predict the formation and propagation of crack networks in thermal fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Malesys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Mechanics - A/Solids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 31 (3), pp.565-574. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2008.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.euromechsol.2010.05.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00659528v1</w:t>
+                <w:t xml:space="preserve">hal-00322191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A probabilistic model to predict the formation and propagation of crack networks in thermal fatigue</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">On the formation of crack networks in high cycle fatigue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...75 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Seyedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 334, pp.419-424. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2006.05.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2113,622 +1979,622 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic modeling of the brittle fracture of low alloy steels constituting the heavy components of nuclear reactors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Marini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Forget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04180016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the tensile anisotropy of extruded ODS steel tubes using notched rings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Jaumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Jaumier</w:t>
+                <w:t xml:space="preserve">Sébastien Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigue Desmorat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMMC16 - 16th European Mechanics of Materials Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau dispositif expérimental pour la réalisation d'essais de fatigue thermique à grand nombre de cycles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Charbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Franciliennes de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02419650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regularized InfraRed Image Correlation Applied to Laser-Induced Thermal Shocks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QIRT 2016 - Quantitative InfraRed Thermography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Gdansk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02445730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stereo-DIC using high magnification infrared and visible cameras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02500831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A probabilistic model for the formation and propagation of crack networks in high cycle fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Mohammad Seyedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Malesys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2743,51 +2609,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICF 11 - 11th International Conference on Fracture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2797,147 +2663,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mécanique des structures - Une monographie de la Direction des énergies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Asserin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Asserin</w:t>
+                <w:t xml:space="preserve">Danièle Ayrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Ayrault</w:t>
+                <w:t xml:space="preserve">Benoît Bary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît Bary</w:t>
+                <w:t xml:space="preserve">Alberto Beccantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Beccantini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Blaise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEA Paris-Saclay. Editions du Moniteur, 2025, Les Monographies de la DES, 978-2-281-14800-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04947183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2947,154 +2813,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid Stereocorrelation for 3D Thermomechanical Field Measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-E. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Poncelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advancement of Optical Methods in Experimental Mechanics vol.3</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, pp.83-88, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02442317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3104,114 +2970,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une amélioration de la description du phénomène de déformation progressive dans les métaux par la prise en compte de la distorsion du domaine d'élasticité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. École normale supérieure de Cachan - ENS Cachan, 2002. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00003892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3358,51 +3224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00500-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02075671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.11.028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.02.036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1425955" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335735v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terentyev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.01.061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT7MQK4M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615472v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711402764" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755610v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.026" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J76GSM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614889v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322191v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malesys" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.026" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109705v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.005" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180016v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forget" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419650v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445730v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500831v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Dufour" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022713v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442317v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003892v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00500-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02075671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.11.028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.02.036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1425955" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terentyev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.01.061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT7MQK4M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J76GSM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711402764" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malesys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>