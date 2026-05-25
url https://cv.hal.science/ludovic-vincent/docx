--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -970,579 +970,579 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction of 〈100〉 dislocation loops with dislocations studied by dislocation dynamics in α-iron</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Charbal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X.J. Shi</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Poncelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John-Eric Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.01.061⟩</w:t>
+              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.1-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01735975v1</w:t>
+                <w:t xml:space="preserve">hal-01303513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of temperature and strain fields during cyclic laser shocks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction of 〈100〉 dislocation loops with dislocations studied by dislocation dynamics in α-iron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X.J. Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Devincre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Terentyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Quantitative InfraRed Thermography Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 460, pp.37 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2015.01.061⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17686733.2015.1077544⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01303513v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01735975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature dependant polycrystal model application to bainitic steel behavior under tri-axial loading in the ductile-brittle transition</w:t>
+                <w:t xml:space="preserve">Fatigue microcrack detection with digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Libert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Colette Rey</w:t>
+                <w:t xml:space="preserve">Jérémie Rupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Marini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.03.026⟩</w:t>
+              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (6), pp.492-509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0309324711402764⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00755610v1</w:t>
+                <w:t xml:space="preserve">hal-00615472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue microcrack detection with digital image correlation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">François Hild</w:t>
+                <w:t xml:space="preserve">Temperature dependant polycrystal model application to bainitic steel behavior under tri-axial loading in the ductile-brittle transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Libert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colette Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Marini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Strain Analysis for Engineering Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 48, pp.2196-2208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2011.03.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0309324711402764⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00615472v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00755610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and probabilistic modeling of mesocrack initiations in 304L stainless steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémie Rupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2330,51 +2330,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Charbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3224,51 +3224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00500-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02075671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.11.028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.02.036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1425955" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terentyev" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.01.061" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT7MQK4M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755610v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.026" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J76GSM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615472v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711402764" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malesys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02061580v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Charbal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.E. Dufour" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hild" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Roux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00500-8" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-02075671v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Monnet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vincent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2018.11.028" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049870v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanjun Wang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Charbal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2019.02.036" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710068v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2018.1425955" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710075v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nme.5788" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John-Eric Dufour" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Guery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optlaseng.2015.09.011" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335740v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Charbal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Poncelet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-016-0127-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303513v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Poncelet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17686733.2015.1077544" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735975v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X.J. Shi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupuy" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Devincre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Terentyev" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vincent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2015.01.061" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT7MQK4M-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00615472v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Rupil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0309324711402764" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00755610v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Libert" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Rey" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Marini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2011.03.026" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B8J76GSM-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00614889v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659528v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Poncelet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Barbier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Raka" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Courtin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Desmorat" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2010.05.002" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322191v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Malesys" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2008.03.026" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Seyedi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2006.05.005" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04180016v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Marini" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Forget" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Jaumier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Vincent" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigue Desmorat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419650v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Hild" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/hal-02445730v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hild" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02500831v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-E. Dufour" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022713v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Mohammad Seyedi" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04947183v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Asserin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Ayrault" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Bary" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Beccantini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blaise" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02442317v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00003892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>