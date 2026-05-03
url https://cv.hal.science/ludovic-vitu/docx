--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -1316,301 +1316,301 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04011654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How to post-process experimental results from the flange bulging test ? Application to the characterization of a Zinc alloy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flange bulging test of zinc alloy : comparison of analyses with analytical models and with stereo-correlation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Vitu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Malecot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Gérard Michel</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Milesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Deep-Drawing Research Group 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Waterloo, Ontario, Canada</w:t>
+              <w:t xml:space="preserve">International Conference on Metal Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Toyohashi, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300519v1</w:t>
+                <w:t xml:space="preserve">hal-02300520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of zinc alloy by sheet bulging test with analytical models and digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How to post-process experimental results from the flange bulging test ? Application to the characterization of a Zinc alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stephan Manov</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ESAFORM Conference on Material Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">International Deep-Drawing Research Group 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Waterloo, Ontario, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02300518v1</w:t>
+                <w:t xml:space="preserve">hal-02300519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flange bulging test of zinc alloy : comparison of analyses with analytical models and with stereo-correlation technique</w:t>
+                <w:t xml:space="preserve">Characterization of zinc alloy by sheet bulging test with analytical models and digital image correlation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Vitu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Laforge</w:t>
@@ -1624,94 +1624,94 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Malecot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Milesi</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Manov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Metal Forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Toyohashi, Japan</w:t>
+              <w:t xml:space="preserve">International ESAFORM Conference on Material Forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02300520v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02300518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison de trois modèles pour le post-traitement de mesures issues du test de gonflement libre de tubes</w:t>
               </w:r>
@@ -2074,51 +2074,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A5AAA48"/>
+    <w:nsid w:val="C14A089E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2305,51 +2305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-vitu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3807-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320514v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Domine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Penaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12338-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-023-00337-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Kusuran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecoq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien But&#233;ri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1380-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0161" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Bolot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire-Pierre Planche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300519v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300518v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300520v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Buteri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04054324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Portebois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/ludovic-vitu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3807-7786" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320514v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Domine" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Verdy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Penaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vitu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouredine Fenineche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-023-12338-5" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320451v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Dembinski" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13404-023-00337-z" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964268v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amela Kusuran" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Planche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Darut" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercs" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02160951v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Milesi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lecoq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boudeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130062v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Malecot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Michel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien But&#233;ri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12289-017-1380-5" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610827v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2023p0161" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964204v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Bolot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanlin Liao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04153292v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maire-Pierre Planche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04011654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300520v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Laforge" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300519v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02300518v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Manov" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03446127v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Mal&#233;cot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelien Buteri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04054324v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Portebois" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Planche" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.itsc2021p0422" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>