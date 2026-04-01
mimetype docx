--- v0 (2026-03-11)
+++ v1 (2026-04-01)
@@ -806,222 +806,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04480758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Curie-law crossover in spin liquids</w:t>
+                <w:t xml:space="preserve">The Classical Heisenberg Model on the Centred Pyrochlore Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rico Pohle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Jaubert</w:t>
+                <w:t xml:space="preserve">Rajah P. Nutakki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lode Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 108, pp.024411. </w:t>
+              <w:t xml:space="preserve">SciPost Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 15, pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.024411⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.15.2.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079565v1</w:t>
+                <w:t xml:space="preserve">hal-04079544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Classical Heisenberg Model on the Centred Pyrochlore Lattice</w:t>
+                <w:t xml:space="preserve">Curie-law crossover in spin liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajah P. Nutakki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lode Pollet</w:t>
+                <w:t xml:space="preserve">Rico Pohle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SciPost Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 15, pp.40. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 108, pp.024411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21468/SciPostPhys.15.2.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.108.024411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04079544v1</w:t>
+                <w:t xml:space="preserve">hal-04079565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyrmion Fluid and Bimeron Glass Protected by a Chiral Spin Liquid on a Kagome Lattice</w:t>
               </w:r>
@@ -1252,278 +1252,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03617124v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schwinger boson theory of the J1,J2=J3 kagome antiferromagnet</w:t>
+                <w:t xml:space="preserve">Structural magnetic glassiness in spin ice Dy_2Ti_2O_7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tristan Lugan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Udagawa</w:t>
+                <w:t xml:space="preserve">Anjana M. Samarakoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Ralko</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andre Sokolowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastian Klemke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralf Feyerherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Meissner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.L140404⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4, pp.033159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.033159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03685227v1</w:t>
+                <w:t xml:space="preserve">hal-03302160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural magnetic glassiness in spin ice Dy_2Ti_2O_7</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Schwinger boson theory of the J1,J2=J3 kagome antiferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ralf Feyerherm</w:t>
+                <w:t xml:space="preserve">Tristan Lugan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Udagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Meissner</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arnaud Ralko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4, pp.033159. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 106, pp.L140404. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.033159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.106.L140404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03302160v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03685227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamical scaling as a signature of multiple phase competition in Yb 2 Ti 2 O 7</w:t>
               </w:r>
@@ -1643,51 +1643,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalous magnetic noise in an imperfectly flat landscape in the topological magnet Dy2Ti2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anjana M. Samarakoon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. A. Grigera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1695,51 +1695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Alan Tennant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Kirste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Klemke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 119 (5), pp.e2117453119. </w:t>
@@ -1905,486 +1905,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03118810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rank-2 U(1) spin liquid on the breathing pyrochlore lattice</w:t>
+                <w:t xml:space="preserve">Fragmentation in Frustrated Magnets: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Han Yan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Owen Benton</w:t>
+                <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nic Shannon</w:t>
+                <w:t xml:space="preserve">Peter C W Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 124, pp.127203. </w:t>
+              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 201 (5-6), pp.710-737. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.127203⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10909-020-02521-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056972v1</w:t>
+                <w:t xml:space="preserve">hal-03032501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragmentation in Frustrated Magnets: A Review</w:t>
+                <w:t xml:space="preserve">Rank-2 U(1) spin liquid on the breathing pyrochlore lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elsa Lhotel</w:t>
+                <w:t xml:space="preserve">Han Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter C W Holdsworth</w:t>
+                <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Temperature Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 201 (5-6), pp.710-737. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124, pp.127203. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10909-020-02521-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.124.127203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032501v1</w:t>
+                <w:t xml:space="preserve">hal-02056972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of emergent constraints and hidden order in frustrated magnets using tensorial kernel methods of machine learning</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ke Liu</w:t>
+                <w:t xml:space="preserve">Topological nematic spin liquid on the square kagome lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Ralko</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174408⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (3), pp.033147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033147⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02265929v1</w:t>
+                <w:t xml:space="preserve">hal-02265928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological nematic spin liquid on the square kagome lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tristan Lugan</w:t>
+                <w:t xml:space="preserve">Identification of emergent constraints and hidden order in frustrated magnets using tensorial kernel methods of machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonas Greitemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ke Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Shannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (3), pp.033147. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 100, pp.174408. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.1.033147⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.100.174408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02265928v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02265929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Spin Ice with Frustrated Transverse Exchange: From a π-Flux Phase to a Nematic Quantum Spin Liquid</w:t>
               </w:r>
@@ -2422,51 +2422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajiv Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaan Oitmaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 121, pp.067201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2929,90 +2929,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theory of multiple-phase competition in pyrochlore magnets with anisotropic exchange with application to Yb2Ti2O7, Er2Ti2O7, and Er2Sn2O7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 95, pp.094422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3072,77 +3072,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7, pp.041057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3300,261 +3300,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01528212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spin-liquid with pinch-line singularities on the pyrochlore lattice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Out-of-equilibrium dynamics and extended textures of topological defects in spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. D.C. Jaubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nic Shannon</w:t>
+                <w:t xml:space="preserve">M Udagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D C Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Castelnovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms11572⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.104416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542093v1</w:t>
+                <w:t xml:space="preserve">hal-01542111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium dynamics and extended textures of topological defects in spin ice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C Castelnovo</w:t>
+                <w:t xml:space="preserve">A spin-liquid with pinch-line singularities on the pyrochlore lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Moessner</w:t>
+                <w:t xml:space="preserve">L. D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.104416. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11572. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104416⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542111v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classical spin liquids in stacked triangular-lattice Ising antiferromagnets</w:t>
               </w:r>
@@ -3761,51 +3761,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reentrance of disorder in the anisotropic shuriken Ising model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rico Pohle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3859,330 +3859,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiferroicity in spin ice: Towards magnetic crystallography of Tb 2 Ti 2 O 7 in a field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
+                <w:t xml:space="preserve">Are Multiphase Competition and Order by Disorder the Keys to Understanding Yb 2 Ti 2 O 7 ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moessner</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeffrey G. Rau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Oitmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R.R.P. Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.214422⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 115, pp.267208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267208⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542080v1</w:t>
+                <w:t xml:space="preserve">hal-01542075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monopole Holes in a Partially Ordered Spin Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 05, pp.1540005. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1142/S2010324715400056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are Multiphase Competition and Order by Disorder the Keys to Understanding Yb 2 Ti 2 O 7 ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Oitmaa</w:t>
+                <w:t xml:space="preserve">Multiferroicity in spin ice: Towards magnetic crystallography of Tb 2 Ti 2 O 7 in a field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R.R.P. Singh</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">R. Moessner</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 115, pp.267208. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 91, pp.214422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.115.267208⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.91.214422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542075v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-Moment Fragmentation and Monopole Crystallization</w:t>
               </w:r>
@@ -4588,51 +4588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Piatecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masudul Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 85, pp.054425. </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4692,51 +4692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 107, pp.177202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4900,51 +4900,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C.W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 8 (105), pp.087201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5108,51 +5108,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C.W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 100, pp.067207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5702,51 +5702,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathal Cassidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tsumoru Shintake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5951,51 +5951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C.W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">HIGHLY FRUSTRATED MAGNETISM 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2008, Braunschweig, Germany. 012024 (7pp), </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6301,51 +6301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/np33-ngyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728106v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Grigera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. W. Holdsworth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Moessner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m7ck-5bz2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Iqbal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald O. Jeschke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.086702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079565v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Pohle" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024411" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079544v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah P. Nutakki" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.2.040" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#246;ss-Ohlenroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Volkmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Albrecht Krug von Nidda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685227v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lugan" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L140404" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302160v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana M. Samarakoon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sokolowski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klemke" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Feyerherm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissner" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033159" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Scheie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Benton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefumier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.217202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Grigera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alan Tennant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117453119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Sanjeewa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Powell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.277206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056972v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Shannon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.127203" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032501v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C W Holdsworth" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02521-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265929v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Greitemann" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265928v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033147" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Oitmaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.067201" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonari Mizoguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144446" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udagawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa782f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.077207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D C Jaubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094422" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D.C. Jaubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Opel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.P. Gingras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542093v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D.C. Jaubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11572" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Udagawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castelnovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moessner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Burnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. C. Jaubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Chalker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10297" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542080v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moessner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214422" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542100v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324715400056" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542075v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Rau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oitmaa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R.P. Singh" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267208" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Brooks-Bartlett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Banks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harman-Clarke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.011007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bovo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C W Holdsworth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Bramwell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/38/386002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fennell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Melko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Bramwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.011014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Piatecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masudul Haque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.177202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/16/164222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chalker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.087201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365908v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1227" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176660v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/05/P05001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus A.M. de Aguiar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/75/3/023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar Marcus A.M. De" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baranger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Parisio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro D. Ribeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Dhar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Cassidy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Shintake" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70860-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00366133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/145/1/012024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/np33-ngyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728106v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Grigera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. W. Holdsworth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Moessner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m7ck-5bz2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Iqbal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald O. Jeschke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.086702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah P. Nutakki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.2.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Pohle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#246;ss-Ohlenroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Volkmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Albrecht Krug von Nidda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana M. Samarakoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sokolowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klemke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Feyerherm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lugan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L140404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Scheie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Benton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefumier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.217202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Grigera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alan Tennant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117453119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Sanjeewa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Powell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.277206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C W Holdsworth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02521-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Shannon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.127203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Greitemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Oitmaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.067201" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonari Mizoguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144446" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udagawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa782f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.077207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D C Jaubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094422" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D.C. Jaubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Opel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.P. Gingras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Udagawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castelnovo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moessner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542093v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D.C. Jaubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11572" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Burnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. C. Jaubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Chalker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10297" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Rau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oitmaa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R.P. Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324715400056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moessner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Brooks-Bartlett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Banks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harman-Clarke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.011007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bovo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C W Holdsworth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Bramwell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/38/386002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fennell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Melko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Bramwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.011014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Piatecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masudul Haque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.177202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/16/164222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chalker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.087201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365908v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1227" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176660v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/05/P05001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus A.M. de Aguiar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/75/3/023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar Marcus A.M. De" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baranger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Parisio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro D. Ribeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Dhar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Cassidy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Shintake" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70860-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00366133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/145/1/012024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>