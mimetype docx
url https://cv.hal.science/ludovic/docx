--- v1 (2026-04-01)
+++ v2 (2026-05-04)
@@ -191,581 +191,581 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05515885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling quantum spin ice to matter on the centered pyrochlore lattice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin-Peierls transition in the frustrated spinels ZnCr2O4 and MgCr2O4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajah Nutakki</w:t>
+                <w:t xml:space="preserve">Yasir Iqbal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Capponi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lode Pollet</w:t>
+                <w:t xml:space="preserve">Harald O. Jeschke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/xrmm-vr6m⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134, pp.086702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.086702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05337195v1</w:t>
+                <w:t xml:space="preserve">hal-04728095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pinch line spin liquids as layered Coulomb phases and applications to cubic models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Naïmo Davier</w:t>
+                <w:t xml:space="preserve">Coupling quantum spin ice to matter on the centered pyrochlore lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajah Nutakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Gómez Albarracín</w:t>
+                <w:t xml:space="preserve">Sylvain Capponi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Diego Rosales</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
+                <w:t xml:space="preserve">Lode Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112 (10), pp.104425. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/tczh-wx28⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (14), pp.144437. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/xrmm-vr6m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04967493v2</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05337195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perfectly hidden order and Z2 confinement transition in a fully packed monopole liquid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pinch line spin liquids as layered Coulomb phases and applications to cubic models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïmo Davier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Gómez Albarracín</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Diego Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attila Szabo</w:t>
+                <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago A. Grigera</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 112, pp.014452. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/m7ck-5bz2⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 112 (10), pp.104425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/tczh-wx28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728106v2</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04967493v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin-Peierls transition in the frustrated spinels ZnCr2O4 and MgCr2O4</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perfectly hidden order and Z2 confinement transition in a fully packed monopole liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Attila Szabo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago A. Grigera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. C. W. Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald O. Jeschke</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Roderich Moessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134, pp.086702. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 112, pp.014452. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.086702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/m7ck-5bz2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728095v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728106v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From chiral spin liquids to skyrmion fluids and crystals, and their interplay with itinerant electrons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gómez Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diego Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Udagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -838,51 +838,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajah P. Nutakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lode Pollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SciPost Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15, pp.40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1007,77 +1007,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skyrmion Fluid and Bimeron Glass Protected by a Chiral Spin Liquid on a Kagome Lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Diego Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavia Albarracín</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1124,51 +1124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frustration on a centered pyrochlore lattice in metal-organic frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rajah Nutakki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Röss-Ohlenroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,51 +1405,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Schwinger boson theory of the J1,J2=J3 kagome antiferromagnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Udagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,51 +1548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Taillefumier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriele Sala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1803,51 +1803,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. R. Yahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. Sanjeewa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1924,51 +1924,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragmentation in Frustrated Magnets: A Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Lhotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C W Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2041,51 +2041,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2145,51 +2145,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological nematic spin liquid on the square kagome lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Lugan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Ralko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2262,51 +2262,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonas Greitemann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2364,317 +2364,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02265929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Spin Ice with Frustrated Transverse Exchange: From a π-Flux Phase to a Nematic Quantum Spin Liquid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Magnetic clustering, half-moons, and shadow pinch points as signals of a proximate Coulomb phase in frustrated Heisenberg magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomonari Mizoguchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nic Shannon</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roderich Moessner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Masafumi Udagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.067201⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (14), pp.144446 (1-22). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.144446⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718709v1</w:t>
+                <w:t xml:space="preserve">hal-01822649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic clustering, half-moons, and shadow pinch points as signals of a proximate Coulomb phase in frustrated Heisenberg magnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Spin Ice with Frustrated Transverse Exchange: From a π-Flux Phase to a Nematic Quantum Spin Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajiv Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomonari Mizoguchi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Masafumi Udagawa</w:t>
+                <w:t xml:space="preserve">Jaan Oitmaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (14), pp.144446 (1-22). </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 121, pp.067201. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.144446⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.121.067201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01822649v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01718709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flat bands and Dirac cones in breathing lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Udagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2747,51 +2747,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 96, pp.205126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2825,64 +2825,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clustering of Topological Charges in a Kagome Classical Spin Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomonari Mizoguchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Udagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2923,993 +2923,993 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of multiple-phase competition in pyrochlore magnets with anisotropic exchange with application to Yb2Ti2O7, Er2Ti2O7, and Er2Sn2O7</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Owen Benton</w:t>
+                <w:t xml:space="preserve">Spin ice Thin Film: Surface Ordering, Emergent Square ice, and Strain Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L D C Jaubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nic Shannon</w:t>
+                <w:t xml:space="preserve">T. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Opel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.C.W. Holdsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J.P. Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.094422⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.207206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.207206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542118v1</w:t>
+                <w:t xml:space="preserve">hal-01528212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing Spin Liquids and Hidden Spin-Nematic Order in Spin Ice with Frustrated Transverse Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
+                <w:t xml:space="preserve">Theory of multiple-phase competition in pyrochlore magnets with anisotropic exchange with application to Yb2Ti2O7, Er2Ti2O7, and Er2Sn2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.094422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.094422⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041057⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01549587v1</w:t>
+                <w:t xml:space="preserve">hal-01542118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin ice Thin Film: Surface Ordering, Emergent Square ice, and Strain Effects</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Competing Spin Liquids and Hidden Spin-Nematic Order in Spin Ice with Frustrated Transverse Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.C.W. Holdsworth</w:t>
+                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.J.P. Gingras</w:t>
+                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 118, pp.207206. </w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.041057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.207206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01528212v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Out-of-equilibrium dynamics and extended textures of topological defects in spin ice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reentrance of disorder in the anisotropic shuriken Ising model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rico Pohle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Udagawa</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R Moessner</w:t>
+                <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 94, pp.104416. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104416⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 94, pp.014429. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.014429⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542111v1</w:t>
+                <w:t xml:space="preserve">hal-01542103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A spin-liquid with pinch-line singularities on the pyrochlore lattice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Owen Benton</w:t>
+                <w:t xml:space="preserve">Out-of-equilibrium dynamics and extended textures of topological defects in spin ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Udagawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D C Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. D.C. Jaubert</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nic Shannon</w:t>
+                <w:t xml:space="preserve">R Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.11572. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.104416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms11572⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.104416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542093v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classical spin liquids in stacked triangular-lattice Ising antiferromagnets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A spin-liquid with pinch-line singularities on the pyrochlore lattice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. T. Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. T. Chalker</w:t>
+                <w:t xml:space="preserve">L. D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.224413⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.11572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms11572⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542268v1</w:t>
+                <w:t xml:space="preserve">hal-01542093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A kagome map of spin liquids from XXZ to Dzyaloshinskii–Moriya ferromagnet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">L D C Jaubert</w:t>
+                <w:t xml:space="preserve">Classical spin liquids in stacked triangular-lattice Ising antiferromagnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. T. Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. J. Burnell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.10297. </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94, pp.224413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.224413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542090v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reentrance of disorder in the anisotropic shuriken Ising model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rico Pohle</w:t>
+                <w:t xml:space="preserve">A kagome map of spin liquids from XXZ to Dzyaloshinskii–Moriya ferromagnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94, pp.014429. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.10297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.94.014429⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542103v1</w:t>
+                <w:t xml:space="preserve">hal-01542090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are Multiphase Competition and Order by Disorder the Keys to Understanding Yb 2 Ti 2 O 7 ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3999,51 +3999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monopole Holes in a Partially Ordered Spin Liquid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 05, pp.1540005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4077,51 +4077,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiferroicity in spin ice: Towards magnetic crystallography of Tb 2 Ti 2 O 7 in a field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Moessner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4194,77 +4194,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. E. Brooks-Bartlett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. T. Banks</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Harman-Clarke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. C. W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, pp.011007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4292,308 +4292,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01541937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal shape-dependent magnetic susceptibility and Curie law crossover in the spin ices Dy 2 Ti 2 O 7 and Ho 2 Ti 2 O 7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological-Sector Fluctuations and Curie-Law Crossover in Spin Ice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Bovo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L D C Jaubert</w:t>
+                <w:t xml:space="preserve">M. J. Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P C W Holdsworth</w:t>
+                <w:t xml:space="preserve">T. Fennell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S T Bramwell</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">R. G. Melko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. T. Bramwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/38/386002⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, pp.011014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.3.011014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01541909v1</w:t>
+                <w:t xml:space="preserve">hal-01541804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological-Sector Fluctuations and Curie-Law Crossover in Spin Ice</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystal shape-dependent magnetic susceptibility and Curie law crossover in the spin ices Dy 2 Ti 2 O 7 and Ho 2 Ti 2 O 7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fennell</w:t>
+                <w:t xml:space="preserve">L Bovo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. G. Melko</w:t>
+                <w:t xml:space="preserve">P C W Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. T. Bramwell</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S T Bramwell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 3, pp.011014. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25, pp.386002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.3.011014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0953-8984/25/38/386002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01541804v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01541909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinerant electrons in the Coulomb phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swann Piatecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4666,51 +4666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a Fully Packed Loop Model Arising in a Magnetic Coulomb Phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Haque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,64 +4770,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic monopole dynamics in spin ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P C W Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 23, pp.164222. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4861,51 +4861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin ice under pressure: symmetry enhancement and infinite order multicriticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5082,51 +5082,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Three Dimensional Kasteleyn Transition: Spin Ice in a [100] Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C.W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,235 +5180,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00176660v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing dynamical length, scaling and heterogeneities in the 3d Edwards-Anderson model</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
+                <w:t xml:space="preserve">Semiclassical tunnelling of wavepackets with real trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudio Chamon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marco Picco</w:t>
+                <w:t xml:space="preserve">Marcus A.M. de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/05/P05001⟩</w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.363-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/75/3/023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00123153v1</w:t>
+                <w:t xml:space="preserve">ensl-00462988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical tunnelling of wavepackets with real trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
+                <w:t xml:space="preserve">Growing dynamical length, scaling and heterogeneities in the 3d Edwards-Anderson model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudio Chamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Cugliandolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus A.M. de Aguiar</w:t>
+                <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 75 (3), pp.363-373. </w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (05), pp.P05001. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/75/3/023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/05/P05001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00462988v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00123153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiclassical Propagation of Wavepackets with Complex and Real Trajectories</w:t>
               </w:r>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguiar Marcus A.M. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Parisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5556,51 +5556,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emergent Gauge Fields in Frustrated Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Strongly Correlated Electrons [cond-mat.str-el]. Université de Bordeaux, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5663,51 +5663,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observing Magnetic Monopoles in Spin Ice using Electron Holography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ankur Dhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathal Cassidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5796,51 +5796,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masafumi Udagawa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5925,51 +5925,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Kasteleyn transition in three dimensions: spin ice in a [100] ﬁeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C.W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,51 +6061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Constraints and Defects in Spin Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Ecole normale supérieure de lyon - ENS LYON, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6301,51 +6301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/np33-ngyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728106v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Grigera" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. W. Holdsworth" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Moessner" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m7ck-5bz2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Iqbal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald O. Jeschke" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.086702" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah P. Nutakki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.2.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Pohle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#246;ss-Ohlenroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Volkmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Albrecht Krug von Nidda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana M. Samarakoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sokolowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klemke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Feyerherm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lugan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L140404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Scheie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Benton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefumier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.217202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Grigera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alan Tennant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117453119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Sanjeewa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Powell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.277206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C W Holdsworth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02521-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Shannon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.127203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Greitemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718709v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Singh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Oitmaa" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.067201" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822649v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonari Mizoguchi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144446" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udagawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa782f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.077207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D C Jaubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094422" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D.C. Jaubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Opel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.P. Gingras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542111v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Udagawa" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castelnovo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moessner" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104416" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542093v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D.C. Jaubert" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11572" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542268v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Liu" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Burnell" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. C. Jaubert" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Chalker" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224413" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542090v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10297" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542103v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014429" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Rau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oitmaa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R.P. Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324715400056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moessner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Brooks-Bartlett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Banks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harman-Clarke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.011007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541909v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bovo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C W Holdsworth" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Bramwell" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/38/386002" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541804v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fennell" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Melko" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Bramwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.011014" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Piatecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masudul Haque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.177202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/16/164222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chalker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.087201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365908v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1227" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176660v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/05/P05001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus A.M. de Aguiar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/75/3/023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar Marcus A.M. De" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baranger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Parisio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro D. Ribeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Dhar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Cassidy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Shintake" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70860-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00366133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/145/1/012024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/np33-ngyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald O. Jeschke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.086702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728106v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Grigera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. W. Holdsworth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Moessner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m7ck-5bz2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah P. Nutakki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.2.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Pohle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#246;ss-Ohlenroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Volkmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Albrecht Krug von Nidda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana M. Samarakoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sokolowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klemke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Feyerherm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lugan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L140404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Scheie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Benton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefumier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.217202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Grigera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alan Tennant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117453119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Sanjeewa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Powell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.277206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C W Holdsworth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02521-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Shannon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.127203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Greitemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonari Mizoguchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Singh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Oitmaa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.067201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udagawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa782f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.077207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Opel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.P. Gingras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207206" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D C Jaubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D.C. Jaubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. C. Jaubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Udagawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castelnovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moessner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D.C. Jaubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Burnell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Chalker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10297" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Rau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oitmaa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R.P. Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324715400056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moessner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Brooks-Bartlett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Banks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harman-Clarke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.011007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fennell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Melko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Bramwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.011014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C W Holdsworth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Bramwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/38/386002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Piatecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masudul Haque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.177202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/16/164222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chalker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.087201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365908v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1227" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176660v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus A.M. de Aguiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/75/3/023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/05/P05001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar Marcus A.M. De" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baranger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Parisio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro D. Ribeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Dhar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Cassidy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Shintake" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70860-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00366133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/145/1/012024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>