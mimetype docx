--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2923,404 +2923,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01549582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spin ice Thin Film: Surface Ordering, Emergent Square ice, and Strain Effects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
+                <w:t xml:space="preserve">Theory of multiple-phase competition in pyrochlore magnets with anisotropic exchange with application to Yb2Ti2O7, Er2Ti2O7, and Er2Sn2O7</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Lin</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">M.J.P. Gingras</w:t>
+                <w:t xml:space="preserve">L D C Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.207206⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95, pp.094422. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.094422⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01528212v1</w:t>
+                <w:t xml:space="preserve">hal-01542118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theory of multiple-phase competition in pyrochlore magnets with anisotropic exchange with application to Yb2Ti2O7, Er2Ti2O7, and Er2Sn2O7</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Competing Spin Liquids and Hidden Spin-Nematic Order in Spin Ice with Frustrated Transverse Exchange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Owen Benton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L D C Jaubert</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nic Shannon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.094422⟩</w:t>
+              <w:t xml:space="preserve">Physical Review X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7, pp.041057. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542118v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01549587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competing Spin Liquids and Hidden Spin-Nematic Order in Spin Ice with Frustrated Transverse Exchange</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Spin ice Thin Film: Surface Ordering, Emergent Square ice, and Strain Effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.D.C. Jaubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.S. Opel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Taillefumier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Han Yan</w:t>
+                <w:t xml:space="preserve">P.C.W. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nic Shannon</w:t>
+                <w:t xml:space="preserve">M.J.P. Gingras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7, pp.041057. </w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 118, pp.207206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevX.7.041057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.118.207206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01549587v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01528212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reentrance of disorder in the anisotropic shuriken Ising model</w:t>
               </w:r>
@@ -3423,51 +3423,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Out-of-equilibrium dynamics and extended textures of topological defects in spin ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Udagawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Castelnovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3787,51 +3787,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Essafi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Owen Benton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7, pp.10297. </w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4445,51 +4445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal shape-dependent magnetic susceptibility and Curie law crossover in the spin ices Dy 2 Ti 2 O 7 and Ho 2 Ti 2 O 7</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Bovo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P C W Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4770,51 +4770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic monopole dynamics in spin ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L D C Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P C W Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4861,51 +4861,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spin ice under pressure: symmetry enhancement and infinite order multicriticality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.T. Chalker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5180,235 +5180,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ensl-00176660v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semiclassical tunnelling of wavepackets with real trajectories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
+                <w:t xml:space="preserve">Growing dynamical length, scaling and heterogeneities in the 3d Edwards-Anderson model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D. C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus A.M. de Aguiar</w:t>
+                <w:t xml:space="preserve">Claudio Chamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Cugliandolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Picco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica Scripta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/0031-8949/75/3/023⟩</w:t>
+              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 2007 (05), pp.P05001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/05/P05001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00462988v1</w:t>
+                <w:t xml:space="preserve">hal-00123153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Growing dynamical length, scaling and heterogeneities in the 3d Edwards-Anderson model</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Leticia Cugliandolo</w:t>
+                <w:t xml:space="preserve">Semiclassical tunnelling of wavepackets with real trajectories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Picco</w:t>
+                <w:t xml:space="preserve">Marcus A.M. de Aguiar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Statistical Mechanics: Theory and Experiment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 2007 (05), pp.P05001. </w:t>
+              <w:t xml:space="preserve">Physica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 75 (3), pp.363-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-5468/2007/05/P05001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/0031-8949/75/3/023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123153v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00462988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semiclassical Propagation of Wavepackets with Complex and Real Trajectories</w:t>
               </w:r>
@@ -5420,51 +5420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aguiar Marcus A.M. De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Baranger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Parisio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6061,51 +6061,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Constraints and Defects in Spin Ice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic D.C. Jaubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Condensed Matter [cond-mat]. Ecole normale supérieure de lyon - ENS LYON, 2009. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -6301,51 +6301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/np33-ngyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald O. Jeschke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.086702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728106v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Grigera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. W. Holdsworth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Moessner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m7ck-5bz2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah P. Nutakki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.2.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Pohle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#246;ss-Ohlenroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Volkmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Albrecht Krug von Nidda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana M. Samarakoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sokolowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klemke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Feyerherm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lugan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L140404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Scheie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Benton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefumier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.217202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Grigera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alan Tennant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117453119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Sanjeewa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Powell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.277206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C W Holdsworth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02521-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Shannon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.127203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Greitemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonari Mizoguchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Singh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Oitmaa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.067201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udagawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa782f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.077207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528212v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Opel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.P. Gingras" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207206" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542118v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D C Jaubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094422" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549587v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D.C. Jaubert" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041057" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. C. Jaubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Udagawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castelnovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moessner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D.C. Jaubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Burnell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Chalker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10297" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Rau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oitmaa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R.P. Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324715400056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moessner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Brooks-Bartlett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Banks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harman-Clarke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.011007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fennell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Melko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Bramwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.011014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C W Holdsworth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Bramwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/38/386002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Piatecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masudul Haque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.177202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/16/164222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chalker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.087201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365908v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1227" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176660v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462988v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus A.M. de Aguiar" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/75/3/023" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123153v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/05/P05001" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar Marcus A.M. De" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baranger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Parisio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro D. Ribeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Dhar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Cassidy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Shintake" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70860-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00366133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/145/1/012024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515885v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;mo Davier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D. C. Jaubert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/np33-ngyr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728095v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasir Iqbal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald O. Jeschke" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.086702" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05337195v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah Nutakki" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Capponi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lode Pollet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/xrmm-vr6m" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04967493v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. G&#243;mez Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Diego Rosales" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pujol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.D.C. Jaubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/tczh-wx28" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728106v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attila Szabo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago A. Grigera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. C. W. Holdsworth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roderich Moessner" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/m7ck-5bz2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480758v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masafumi Udagawa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jaubert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.109.064426" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079544v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajah P. Nutakki" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21468/SciPostPhys.15.2.040" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04079565v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rico Pohle" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.108.024411" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03577956v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Albarrac&#237;n" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.130.106703" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03617124v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard R&#246;ss-Ohlenroth" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Volkmer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Jesche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Albrecht Krug von Nidda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.5.L022018" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302160v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anjana M. Samarakoon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Sokolowski" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Klemke" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralf Feyerherm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Meissner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.033159" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Lugan" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Ralko" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.L140404" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763969v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allen Scheie" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Owen Benton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Taillefumier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Sala" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.129.217202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03302153v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. A. Grigera" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alan Tennant" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kirste" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.2117453119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118810v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Yahne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pereira" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. Sanjeewa" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Powell" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.127.277206" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032501v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Lhotel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C W Holdsworth" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10909-020-02521-3" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056972v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Yan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nic Shannon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.124.127203" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265928v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.1.033147" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02265929v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Greitemann" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Liu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.174408" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822649v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomonari Mizoguchi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.144446" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01718709v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajiv Singh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Oitmaa" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.121.067201" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549578v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Essafi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Udagawa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aa782f" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549648v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.96.205126" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549582v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.077207" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542118v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L D C Jaubert" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.094422" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549587v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Taillefumier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic D.C. Jaubert" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.7.041057" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528212v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Lin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.S. Opel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J.P. Gingras" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.118.207206" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542103v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D. C. Jaubert" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.014429" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542111v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Udagawa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Castelnovo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moessner" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.104416" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542093v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. D.C. Jaubert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms11572" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542268v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. T. Liu" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. J. Burnell" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. T. Chalker" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.94.224413" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10297" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542075v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey G. Rau" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Oitmaa" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.R.P. Singh" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.115.267208" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542100v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S2010324715400056" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542080v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moessner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.91.214422" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541937v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Brooks-Bartlett" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Banks" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harman-Clarke" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.4.011007" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541804v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Harris" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fennell" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. G. Melko" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. T. Bramwell" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevX.3.011014" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541909v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bovo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P C W Holdsworth" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S T Bramwell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/25/38/386002" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541717v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swann Piatecki" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masudul Haque" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.85.054425" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541713v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Haque" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.107.177202" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541666v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/23/16/164222" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462955v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.T. Chalker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C.W. Holdsworth" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.105.087201" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00365908v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nphys1227" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00176660v4" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.100.067207" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123153v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Chamon" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Cugliandolo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Picco" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-5468/2007/05/P05001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462988v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus A.M. de Aguiar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0031-8949/75/3/023" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00462997v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aguiar Marcus A.M. De" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Baranger" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Parisio" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro D. Ribeiro" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0305-4470/38/21/010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04936320v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763970v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankur Dhar" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathal Cassidy" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsumoru Shintake" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411779v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-70860-3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00366133v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/145/1/012024" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00462970v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>