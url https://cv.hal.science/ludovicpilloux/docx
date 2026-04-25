--- v0 (2026-03-20)
+++ v1 (2026-04-25)
@@ -81,3912 +81,4046 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sulfonamide-Terminated Phosphonic Acid-Based Double Hydrophilic Block Copolymers Forming Phosphate-Resistant Lanthanide-Coordinated Hybrid Polyionic Nanostructures with Antibacterial Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maksym Odnoroh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Bordenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ACS Applied Nano Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsanm.6c00363⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05586802v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thermally Cured Gelatin-Methacryloyl Hydrogels Form Mechanically Modulating Platforms for Cell Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Lipari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marfoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Sorrentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00518⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05191154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical assay of mammalian cell viability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Guette-Marquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.108625. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108625⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04345534v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: a focused investigation of fibronectin and bovine serum albumin layers on SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.3086-3099. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4bm00099d⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04597312v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: A focused investigation on Fibronectin and Bovine Serum Albumin layers on SiO2 surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4BM00099D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04561094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advanced Platelet Lysate Aerogels: Biomaterials for Regenerative Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Tibourtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Canceill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marfoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lavalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Functional Biomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15 (2), pp.49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jfb15020049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tunable Double-Network GelMA/Alginate Hydrogels for Platelet Lysate-Derived Protein Delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Marfoglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fahd Tibourtine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cazalbou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bioengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (9), pp.1044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/bioengineering10091044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A direct role for SNX9 in the biogenesis of filopodia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Jarsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Gadsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annalisa Nuccitelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanae Shimo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Cell Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 219 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1083/jcb.201909178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eukaryotic Cell Permeabilisation to Identify New Putative Chlamydial Type III Secretion System Effectors Secreted within Host Cell Cytoplasm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Kebbi-Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (3), pp.361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8030361⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266041v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prevalence of Anaplasma phagocytophilum and Coxiella burnetii in Ixodes ricinus ticks in Switzerland: an underestimated epidemiologic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Baumgartner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Jaton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lienhard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ackermann-Gäumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.22-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.08.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266050v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A predation assay using amoebae to screen for virulence factors unearthed the first W. chondrophila inclusion membrane protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kebbi-Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Croxatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Tosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Pillonel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55511-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouse Model of Respiratory Tract Infection Induced by Waddlia chondrophila</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Brunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Roger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.e0150909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0150909⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severe pneumonia due to Parachlamydia acanthamoebae following intranasal inoculation: a mice model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Casson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kirsten Sommer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Klos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Stehle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (11-12), pp.755-760. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2015.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266057v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The High Prevalence and Diversity of Chlamydiales DNA within Ixodes ricinus Ticks Suggest a Role for Ticks as Reservoirs and Vectors of Chlamydia-Related Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aeby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahel Gaümann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Burri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Beuret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (23), pp.8177-8182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02183-15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waddlia chondrophila induces systemic infection, organ pathology, and elicits Th1-associated humoral immunity in a murine model of genital infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Vasilevsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Gyger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Piersigilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cellular and Infection Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcimb.2015.00076⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESCMID postgraduate technical workshop on intracellular bacteria: From biology to clinic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilbert Greub</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbes and Infection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (6), pp.454-460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micinf.2014.03.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A highly conserved toxo1 haplotype directs resistance to toxoplasmosis and its associated caspase-1 dependent killing of parasite and host macrophage.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cavailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Flori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Papapietro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordelia Bisanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS Pathogens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 10 (4), pp.e1004005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.ppat.1004005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974277v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une stratégie lumineuse contre les infections bactériennes cutanées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Bourny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anouck L.S. Burzava</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Bouhamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Vicendo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ÈME CONGRÈS ANNUEL DE RECHERCHE DERMATOLOGIQUE (CARD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05175947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C'NANO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05006322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Hong Kong, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des biomatériaux à base de nanoparticules d'argent sur Pseudomonas aeruginosa : de l'adhésion, à la formation de biofilm et à la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'activité antibiofilm des complexes de ruthénium à ligand nitrosyle par photolibération de NOׄ : nouvelle approche pour un traitement antimicrobien topique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">Biofilms 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722642v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861856v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861890v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'activité antibiofilm des complexes de ruthénium à ligand nitrosyle par photolibération de NOׄ : nouvelle approche pour un traitement antimicrobien topique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms 2024</w:t>
+              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176989v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861882v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Ferracci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Roques</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861877v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Garah</w:t>
+                <w:t xml:space="preserve">Targeted bactericidal activity of ruthenium complexes by NO release under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722621v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted bactericidal activity of ruthenium complexes by NO release under irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
+                <w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05176959v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04722621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bonafos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04722623v1</w:t>
-              </w:r>
-[...2093 lines deleted...]
-                <w:t xml:space="preserve">hal-04266062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Family Waddliaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Greub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Prokaryotes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Berlin Heidelberg, pp.1023-1028, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-642-38954-2_154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId120"/>
+      <w:footerReference w:type="default" r:id="rId126"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4133,51 +4267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175947v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bourny" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck L.S. Burzava" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhamidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176989v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176959v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191154v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lipari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marfoglia" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sorrentino" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00518" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345534v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guette-Marquet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108625" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Tibourtine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15020049" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266036v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10091044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266044v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jarsch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gadsby" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Nuccitelli" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mason" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Shimo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201909178" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266041v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030361" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266045v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croxatto" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosetti" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55511-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266050v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumgartner" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaton" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lienhard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ackermann-G&#228;umann" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.017" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266054v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150909" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266057v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Casson" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Sommer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klos" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Stehle" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.08.007" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266059v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aeby" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Ga&#252;mann" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burri" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuret" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02183-15" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266061v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vasilevsky" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gyger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piersigilli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2015.00076" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974277v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavailles" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagrange" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004005" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266062v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.03.002" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266064v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38954-2_154" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bordenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lipari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marfoglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sorrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guette-Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489241v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Tibourtine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15020049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10091044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jarsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gadsby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Nuccitelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mason" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Shimo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201909178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumgartner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lienhard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ackermann-G&#228;umann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croxatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55511-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150909" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Casson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Sommer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Stehle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aeby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Ga&#252;mann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02183-15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vasilevsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gyger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piersigilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2015.00076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavailles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagrange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bourny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck L.S. Burzava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhamidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38954-2_154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>