--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -387,360 +387,360 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05191154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical assay of mammalian cell viability</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: a focused investigation of fibronectin and bovine serum albumin layers on SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Guette-Marquet</w:t>
+                <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Saunier</w:t>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 156, pp.108625. </w:t>
+              <w:t xml:space="preserve">Biomaterials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (12), pp.3086-3099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108625⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4bm00099d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04345534v1</w:t>
+                <w:t xml:space="preserve">hal-04597312v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: a focused investigation of fibronectin and bovine serum albumin layers on SiO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; surfaces</w:t>
+                <w:t xml:space="preserve">Electrochemical assay of mammalian cell viability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maya Rima</w:t>
+                <w:t xml:space="preserve">Simon Guette-Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+                <w:t xml:space="preserve">Valentin Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatima El Garah</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bergel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 12 (12), pp.3086-3099. </w:t>
+              <w:t xml:space="preserve">Bioelectrochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 156, pp.108625. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4bm00099d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioelechem.2023.108625⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04597312v2</w:t>
+                <w:t xml:space="preserve">hal-04345534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the effect of protein conditioning layers on microbial adhesion: A focused investigation on Fibronectin and Bovine Serum Albumin layers on SiO2 surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marvine Soumbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1287,295 +1287,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of Anaplasma phagocytophilum and Coxiella burnetii in Ixodes ricinus ticks in Switzerland: an underestimated epidemiologic risk</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A predation assay using amoebae to screen for virulence factors unearthed the first W. chondrophila inclusion membrane protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Kebbi-Beghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Jaton</w:t>
+                <w:t xml:space="preserve">A. Croxatto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lienhard</w:t>
+                <w:t xml:space="preserve">N. Tosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Ackermann-Gäumann</w:t>
+                <w:t xml:space="preserve">T. Pillonel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 27, pp.22-26. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (1), pp.19485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.08.017⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-019-55511-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266050v1</w:t>
+                <w:t xml:space="preserve">hal-04266045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A predation assay using amoebae to screen for virulence factors unearthed the first W. chondrophila inclusion membrane protein</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of Anaplasma phagocytophilum and Coxiella burnetii in Ixodes ricinus ticks in Switzerland: an underestimated epidemiologic risk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Kebbi-Beghdadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+                <w:t xml:space="preserve">A. Baumgartner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Croxatto</w:t>
+                <w:t xml:space="preserve">K. Jaton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Tosetti</w:t>
+                <w:t xml:space="preserve">R. Lienhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Pillonel</w:t>
+                <w:t xml:space="preserve">R. Ackermann-Gäumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (1), pp.19485. </w:t>
+              <w:t xml:space="preserve">New Microbes and New Infections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 27, pp.22-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-019-55511-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nmni.2018.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266045v1</w:t>
+                <w:t xml:space="preserve">hal-04266050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouse Model of Respiratory Tract Infection Induced by Waddlia chondrophila</w:t>
               </w:r>
@@ -2488,51 +2488,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction of biological targets with solid dielectric layers consisting of silver nanoparticles embedded in silica matrices: Towards tailored antimicrobial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2600,90 +2600,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AgNPs-tailored antimicrobial surfaces against Pseudomonas aeruginosa biofilm formation under dynamic conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2725,103 +2725,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact des biomatériaux à base de nanoparticules d'argent sur Pseudomonas aeruginosa : de l'adhésion, à la formation de biofilm et à la résilience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Microbiologie, Sep 2025, Bordeaux, France</w:t>
@@ -2844,1070 +2844,1070 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'activité antibiofilm des complexes de ruthénium à ligand nitrosyle par photolibération de NOׄ : nouvelle approche pour un traitement antimicrobien topique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Xiao</w:t>
+                <w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biofilms 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176989v1</w:t>
+                <w:t xml:space="preserve">hal-04722642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Garah</w:t>
+                <w:t xml:space="preserve">Evaluation de l'activité antibiofilm des complexes de ruthénium à ligand nitrosyle par photolibération de NOׄ : nouvelle approche pour un traitement antimicrobien topique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Xiao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
+              <w:t xml:space="preserve">Biofilms 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861890v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Rôle du conditionnement par couches protéiques sur l’adhésion microbienne : Etude de la fibronectine et de la BSA sur des surfaces SiO2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoît Schlegel</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861856v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Surfaces antimicrobiennes à base de nanoparticules d’argent : vers une activité contrôlée et un impact environnemental réduit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kremena Makasheva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Garah</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Boudou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sariette Nowa-Tatchum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Schlegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04861882v1</w:t>
+                <w:t xml:space="preserve">hal-04861856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Etude de l’interaction de Pseudomonas aeruginosa avec des surfaces antimicrobiennes à base de nanoparticules d’argent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04861877v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04861882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the effect of AgNPs-based nanocomposites on Pseudomonas aeruginosa biofilm formation under dynamic conditions at low wall shear stress</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Vers une activité antimicrobienne contrôlée : Exploration de l’impact des nanoparticules d’argent de tailles différentes sur l’adhésion et la formation de biofilms de Pseudomonas aeruginosa PAO1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Ferracci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maya Rima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nanotechnology (IEEE NANO 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Gijon, Spain</w:t>
+              <w:t xml:space="preserve">10e Journées du Réseau National Biofilms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722642v1</w:t>
+                <w:t xml:space="preserve">hal-04861877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted bactericidal activity of ruthenium complexes by NO release under irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
+                <w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Roques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marvine Soumbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laila Mauline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Garah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05176959v1</w:t>
+                <w:t xml:space="preserve">hal-04722621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanotechnology applied to the understanding and control of biofilms</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Fatima El Garah</w:t>
+                <w:t xml:space="preserve">Targeted bactericidal activity of ruthenium complexes by NO release under irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Xiao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Pilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gibot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Bourny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Bouhamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Nano/Molecular Medicine &amp; Engineering (IEEE NANOMED 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Okinawa, Japan</w:t>
+              <w:t xml:space="preserve">20th Congress of the European Society for Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04722621v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05176959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly performant AgNPs-tailored antimicrobial surfaces with reduced environmental impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kremena Makasheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christina Villeneuve-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4267,51 +4267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bordenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lipari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marfoglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sorrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345534v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guette-Marquet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108625" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489241v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Tibourtine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15020049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10091044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jarsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gadsby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Nuccitelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mason" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Shimo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201909178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266050v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumgartner" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaton" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lienhard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ackermann-G&#228;umann" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.017" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266045v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croxatto" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosetti" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55511-1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150909" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Casson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Sommer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Stehle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aeby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Ga&#252;mann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02183-15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vasilevsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gyger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piersigilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2015.00076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavailles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagrange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bourny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck L.S. Burzava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhamidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176989v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176959v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38954-2_154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586802v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maksym Odnoroh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bordenave" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutelier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Pilloux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsanm.6c00363" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05191154v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Lipari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Marfoglia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Sorrentino" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cazalbou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00518" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04597312v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rima" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marvine Soumbo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Garah" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4bm00099d" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04345534v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Guette-Marquet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Saunier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bergel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioelechem.2023.108625" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04561094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4BM00099D" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04489241v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fahd Tibourtine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Canceill" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lavalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gibot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jfb15020049" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266036v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10091044" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266044v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Jarsch" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Gadsby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annalisa Nuccitelli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mason" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanae Shimo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.201909178" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266041v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Martin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Greub" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8030361" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266045v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kebbi-Beghdadi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Croxatto" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Tosetti" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pillonel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-55511-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266050v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baumgartner" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jaton" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lienhard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ackermann-G&#228;umann" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nmni.2018.08.017" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266054v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Leroy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brunel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roger" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0150909" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266057v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Casson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Sommer" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Klos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Stehle" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2015.08.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266059v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aeby" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahel Ga&#252;mann" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Burri" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Beuret" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02183-15" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266061v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Vasilevsky" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Gyger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Piersigilli" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcimb.2015.00076" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micinf.2014.03.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974277v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cavailles" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Flori" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Papapietro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordelia Bisanz" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Lagrange" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.ppat.1004005" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05175947v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bourny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Xiao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck L.S. Burzava" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bouhamidi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vicendo" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006322v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kremena Makasheva" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Boudou" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sariette Nowa-Tatchum" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Schlegel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449803v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05348694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722642v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ferracci" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861890v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861856v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Schlegel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861882v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861877v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722621v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Mauline" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176959v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722623v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bonafos" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266064v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-38954-2_154" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>