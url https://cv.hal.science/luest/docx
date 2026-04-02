--- v0 (2026-03-13)
+++ v1 (2026-04-02)
@@ -106,209 +106,209 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Species Quantum Mechanics</w:t>
+                <w:t xml:space="preserve">An index for flux vacua</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/vwjx-lrhl⟩</w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 01, pp.144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2026)144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05361558v1</w:t>
+                <w:t xml:space="preserve">hal-04572367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An index for flux vacua</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Species Quantum Mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis A Anchordoqui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dieter Lust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 01, pp.144. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 113 (2), pp.026021. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2026)144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/vwjx-lrhl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04572367v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05361558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KKLT Ex Nihilo</w:t>
               </w:r>
@@ -320,51 +320,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iosif Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yixuan Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 113 (4), pp.046013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
@@ -437,51 +437,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Fraiman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hector Parra de Freitas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -567,51 +567,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignatios Antoniadis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal C: Particles and Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 83 (11), pp.1016. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -639,421 +639,421 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04229347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holography and the KKLT scenario</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Effective Theory of Warped Compactifications and the Implications for KKLT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cumrun Vafa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kai Xu</w:t>
+                <w:t xml:space="preserve">Lisa Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2022)188⟩</w:t>
+              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 70 (7-8), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prop.202200103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523778v1</w:t>
+                <w:t xml:space="preserve">hal-05523782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algorithmically Solving the Tadpole Problem</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Iosif Bena</w:t>
+                <w:t xml:space="preserve">Holography and the KKLT scenario</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severin Lüst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cumrun Vafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Wiesner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johan Blåbäck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Severin Lüst</w:t>
+                <w:t xml:space="preserve">Kai Xu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adv.Appl.Clifford Algebras</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 32 (1), pp.7. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.188. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00006-021-01189-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2022)188⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03178515v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05523778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Theory of Warped Compactifications and the Implications for KKLT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Algorithmically Solving the Tadpole Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iosif Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Blåbäck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lisa Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 70 (7-8), </w:t>
+              <w:t xml:space="preserve">Adv.Appl.Clifford Algebras</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 32 (1), pp.7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prop.202200103⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00006-021-01189-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05523782v1</w:t>
+                <w:t xml:space="preserve">hal-03178515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The tadpole problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iosif Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johan Blåbäck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1081,655 +1081,655 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swampland, Gradient Flow and Infinite Distance</w:t>
+                <w:t xml:space="preserve">Infinite Black Hole Entropies at Infinite Distances and Tower of States</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Kehagias</w:t>
+                <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Ciambelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)170⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 958, pp.115112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2020.115112⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02338393v1</w:t>
+                <w:t xml:space="preserve">hal-02441018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infinite Black Hole Entropies at Infinite Distances and Tower of States</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Swampland, Gradient Flow and Infinite Distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Ciambelli</w:t>
+                <w:t xml:space="preserve">Alex Kehagias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dieter Lüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 958, pp.115112. </w:t>
+              <w:t xml:space="preserve">Journal of High Energy Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 04, pp.170. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2020.115112⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP04(2020)170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02441018v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02338393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak gravity conjecture in string theory with broken supersymmetry</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstate geometries at a generic point in moduli space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilian Dudas</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Guillaume Bossard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 947, pp.UNSP 114738. </w:t>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10714-019-2584-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02316812v1</w:t>
+                <w:t xml:space="preserve">hal-02323889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the weak gravity conjecture in string theory with broken supersymmetry</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Uplifting runaways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iosif Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Graña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Physics B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.1800100. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/prop.201800100⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953083v1</w:t>
+                <w:t xml:space="preserve">hal-01886015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstate geometries at a generic point in moduli space</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">On the weak gravity conjecture in string theory with broken supersymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilian Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 947, pp.114738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10714-019-2584-4⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02323889v1</w:t>
+                <w:t xml:space="preserve">hal-01953083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplifting runaways</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">On the weak gravity conjecture in string theory with broken supersymmetry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.1800100. </w:t>
+              <w:t xml:space="preserve">Nuclear Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 947, pp.UNSP 114738. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prop.201800100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886015v1</w:t>
+                <w:t xml:space="preserve">cea-02316812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximally Supersymmetric AdS Solutions and their Moduli Spaces</w:t>
               </w:r>
@@ -1851,77 +1851,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak gravity (and other conjectures) with broken supersymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th Hellenic School and Workshops on Elementary Particle Physics and Gravity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Corfu, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1991,51 +1991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effective potentials, warping, and implications for F-term uplifting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hebecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Schachner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,77 +2079,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">More Effective RS Field Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Nee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Randall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2167,64 +2167,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak gravity (and other conjectures) with broken supersymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2255,64 +2255,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on moduli stabilization with antibrane uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2356,51 +2356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iosif Bena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Buchel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2450,51 +2450,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux Compactifications of Type IIB String Theory and M-Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">High Energy Physics - Theory [hep-th]. Sorbonne Université, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2681,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361558v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Anchordoqui" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lust" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin L&#252;st" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vwjx-lrhl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572367v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2026)144" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Bena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gcyw-pc83" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Braun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fraiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gra&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Parra de Freitas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Anchordoqui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;st" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12206-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523778v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumrun Vafa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiesner" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2022)188" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178515v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bl&#229;b&#228;ck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01189-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523782v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Randall" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.202200103" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338393v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kehagias" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)170" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441018v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnefoy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciambelli" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2020.115112" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316812v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114738" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953083v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323889v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-019-2584-4" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886015v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201800100" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Lust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ruter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hebecker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schachner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schreyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02566052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Buchel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05296739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin L&#252;st" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2026)144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Anchordoqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vwjx-lrhl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Bena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gcyw-pc83" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Braun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fraiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gra&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Parra de Freitas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Anchordoqui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;st" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12206-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Randall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.202200103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumrun Vafa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiesner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2022)188" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bl&#229;b&#228;ck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01189-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnefoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciambelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2020.115112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kehagias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)170" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-019-2584-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201800100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Lust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ruter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hebecker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schachner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schreyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02566052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Buchel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05296739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>