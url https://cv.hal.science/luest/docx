--- v1 (2026-04-02)
+++ v2 (2026-05-26)
@@ -1302,434 +1302,434 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02338393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microstate geometries at a generic point in moduli space</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uplifting runaways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iosif Bena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Bossard</w:t>
+                <w:t xml:space="preserve">Emilian Dudas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Graña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (9), </w:t>
+              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 67, pp.1800100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10714-019-2584-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/prop.201800100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02323889v1</w:t>
+                <w:t xml:space="preserve">hal-01886015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uplifting runaways</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Microstate geometries at a generic point in moduli space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilian Dudas</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mariana Graña</w:t>
+                <w:t xml:space="preserve">Guillaume Bossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fortschritte der Physik / Progress of Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 67, pp.1800100. </w:t>
+              <w:t xml:space="preserve">General Relativity and Gravitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (9), </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/prop.201800100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10714-019-2584-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886015v1</w:t>
+                <w:t xml:space="preserve">hal-02323889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the weak gravity conjecture in string theory with broken supersymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 947, pp.114738</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 947, pp.UNSP 114738. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01953083v1</w:t>
+                <w:t xml:space="preserve">cea-02316812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the weak gravity conjecture in string theory with broken supersymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 947, pp.UNSP 114738. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 947, pp.114738</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nuclphysb.2019.114738⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">cea-02316812v1</w:t>
+                <w:t xml:space="preserve">hal-01953083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximally Supersymmetric AdS Solutions and their Moduli Spaces</w:t>
               </w:r>
@@ -1864,51 +1864,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak gravity (and other conjectures) with broken supersymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2180,51 +2180,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weak gravity (and other conjectures) with broken supersymmetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Bonnefoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2255,51 +2255,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An update on moduli stabilization with antibrane uplift</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilian Dudas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severin Lüst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2681,51 +2681,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin L&#252;st" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2026)144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Anchordoqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vwjx-lrhl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Bena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gcyw-pc83" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Braun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fraiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gra&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Parra de Freitas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Anchordoqui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;st" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12206-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Randall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.202200103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumrun Vafa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiesner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2022)188" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bl&#229;b&#228;ck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01189-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnefoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciambelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2020.115112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kehagias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)170" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323889v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-019-2584-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886015v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201800100" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953083v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316812v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114738" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Lust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ruter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hebecker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schachner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schreyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02566052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Buchel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05296739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572367v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin L&#252;st" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2026)144" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361558v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A Anchordoqui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter Lust" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/vwjx-lrhl" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771155v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iosif Bena" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yixuan Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/gcyw-pc83" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04105013v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas P. Braun" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Fraiman" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Gra&#241;a" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hector Parra de Freitas" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2023)134" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229347v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis A. Anchordoqui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignatios Antoniadis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieter L&#252;st" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-023-12206-2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523782v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Randall" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.202200103" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523778v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cumrun Vafa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Wiesner" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Xu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2022)188" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178515v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Bl&#229;b&#228;ck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00006-021-01189-6" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999614v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2021)223" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02441018v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Bonnefoy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Ciambelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2020.115112" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Kehagias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP04(2020)170" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886015v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilian Dudas" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prop.201800100" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02323889v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bossard" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10714-019-2584-4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02316812v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nuclphysb.2019.114738" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01953083v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763801v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severin Lust" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Ruter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Louis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2018)019" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550054v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458623v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hebecker" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Schachner" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Schreyer" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05335505v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Nee" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02566052v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422825v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350164v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Buchel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05296739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>