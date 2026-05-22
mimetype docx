--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -333,399 +333,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04928274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and characterization of a fault-tolerant CCSDS 123 hardware accelerator under neutron radiation</w:t>
+                <w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wesley Grignani</w:t>
+                <w:t xml:space="preserve">C M Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douglas A Santos</w:t>
+                <w:t xml:space="preserve">A. Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+                <w:t xml:space="preserve">F. Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+                <w:t xml:space="preserve">S. Kuboyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">F. Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 117, pp.105184. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105184⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3561917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05350791v1</w:t>
+                <w:t xml:space="preserve">hal-05046464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t>
+                <w:t xml:space="preserve">Reliability Analysis of Baremetal and FreeRTOS Applications on Microchip PolarFire SoC RISC-V Multiprocessors Using High-Energy Protons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C M Marques</w:t>
+                <w:t xml:space="preserve">André M P Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Michez</w:t>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Wrobel</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2025.3561917⟩</w:t>
+              <w:t xml:space="preserve">IEEE Access</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13, pp.19922 - 19936. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/access.2024.3524726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05046464v1</w:t>
+                <w:t xml:space="preserve">hal-05069554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of Baremetal and FreeRTOS Applications on Microchip PolarFire SoC RISC-V Multiprocessors Using High-Energy Protons</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Implementation and characterization of a fault-tolerant CCSDS 123 hardware accelerator under neutron radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">André M P Mattos</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Access</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13, pp.19922 - 19936. </w:t>
+              <w:t xml:space="preserve">Microprocessors and Microsystems: Embedded Hardware Design </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 117, pp.105184. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/access.2024.3524726⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.micpro.2025.105184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069554v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05350791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRAM-based heavy ion beam flux and LET dosimetry</w:t>
               </w:r>
@@ -737,51 +737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García-Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -845,90 +845,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault-Tolerant CCSDS 123 Hardware Accelerator for Space Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1014,51 +1014,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauricio R Alas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A. Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 20 (06), pp.P06009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1086,1696 +1086,1696 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of a Simplified Modeling Approach for SEE Cross-Section Prediction: A Case Study of SEU on 6T SRAM Cells</w:t>
+                <w:t xml:space="preserve">Investigation of Single-Event Effects for Space Applications: Instrumentation for In-Depth System Monitoring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cleiton Marques</w:t>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ygor Aguiar</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (10), pp.1954. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13101954⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.1822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13101822⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607285v1</w:t>
+                <w:t xml:space="preserve">hal-04666202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CRaTeBo: a high-speed, radiation-tolerant and versatile testing platform for FPGA radiation qualification for high-energy particle accelerator applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Scialdone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Gkountoumis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manoel Barros Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Instrumentation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (01), pp.P01012. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1748-0221/19/01/P01012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CELESTA CubeSat In-Flight Radiation Measurements and their Comparison with Ground Facilities Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Coronetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Zimmaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén García Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TNS.2024.3376749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Dependable and Low-Cost CCSDS 123 Hyperspectral Image Compressor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felipe Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Embedded Systems Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/les.2024.3420934⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04666210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of Single-Event Effects for Space Applications: Instrumentation for In-Depth System Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Characterization of Single-Event Effects in a Microcontroller with an Artificial Neural Network Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 13 (10), pp.1822. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13101822⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 13 (22), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/electronics13224461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666202v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04811422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Single-Event Effects in a Microcontroller with an Artificial Neural Network Accelerator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Investigation on Radiation-Induced Latch-Ups in COTS SRAM Memories On-Board PROBA-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/electronics13224461⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.1614-1622. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tns.2024.3378668⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04811422v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04526731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Radiation-Induced Latch-Ups in COTS SRAM Memories On-Board PROBA-V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Hybrid Hardening Approach for a Fault-Tolerant RISC-V System-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo M. Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Thomas Borel</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario García-Valderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 71 (8), pp.1614-1622. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tns.2024.3378668⟩</w:t>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/tns.2024.3406021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526731v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04666207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Hardening Approach for a Fault-Tolerant RISC-V System-on-Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+                <w:t xml:space="preserve">Enhancement of System Observability During System-Level Radiation Testing Through Total Current Consumption Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Slipukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Coronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén García Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo M. Aviles</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luis Entrena</w:t>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/tns.2024.3406021⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 71 (8), pp.1948-1955. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3424201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04666207v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of System Observability During System-Level Radiation Testing Through Total Current Consumption Monitoring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of a Simplified Modeling Approach for SEE Cross-Section Prediction: A Case Study of SEU on 6T SRAM Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleiton Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Slipukhin</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Ygor Aguiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 71 (8), pp.1948-1955. </w:t>
+              <w:t xml:space="preserve">Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 13 (10), pp.1954. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2024.3424201⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/electronics13101954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715015v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Dependence of Stuck Bits and Single-Event Upsets in 110-, 72-, and 63-nm SDRAMs</w:t>
+                <w:t xml:space="preserve">A Survey on Deep Learning Resilience Assessment Methodologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Söderström</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Gil</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heikki Kettunen</w:t>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 70 (8), pp.1861-1869. </w:t>
+              <w:t xml:space="preserve">Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56, pp.57-66. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3295435⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MC.2022.3217841⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192915v1</w:t>
+                <w:t xml:space="preserve">lirmm-03834128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Radiation-Induced Vulnerabilities in RFICs through Traditional RF Metrics</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boch</w:t>
+                <w:t xml:space="preserve">Technology Dependence of Stuck Bits and Single-Event Upsets in 110-, 72-, and 63-nm SDRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Kettunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 70 (8), pp.2068-2075. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3270206⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.1861-1869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3295435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04120913v1</w:t>
+                <w:t xml:space="preserve">hal-04192915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Deep Learning Resilience Assessment Methodologies</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Exploring Radiation-Induced Vulnerabilities in RFICs through Traditional RF Metrics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Scialdone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marcello Traiola</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 56, pp.57-66. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70 (8), pp.2068-2075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MC.2022.3217841⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2023.3270206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03834128v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04120913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Fault Awareness and Reliability of a Fault-Tolerant RISC-V System-on-Chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (12), pp.2557. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2809,103 +2809,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emulating the Effects of Radiation-Induced Soft-Errors for the Reliability Assessment of Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Ruospo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Soderstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Kastriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (4), pp.1867-1882. </w:t>
@@ -2969,77 +2969,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin William Mezger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar A Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Access</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10, pp.51394-51411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3073,90 +3073,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-Induced Effects on a Self-Refresh DRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Puchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3201,425 +3201,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03435635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Induced Upsets and Stuck Bits in SDRAMs in the Jovian Environment</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the evaluation of FPGA radiation benchmarks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arto Javanainen</w:t>
+                <w:t xml:space="preserve">Gaetan Bricas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Farabolini</w:t>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2021.3068186⟩</w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 126, pp.#114276. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114276⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03358914v1</w:t>
+                <w:t xml:space="preserve">lirmm-03382368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability analysis of a fault-tolerant RISC-V system-on-chip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125, pp.#114346. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03358839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the evaluation of FPGA radiation benchmarks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gaetan Bricas</w:t>
+                <w:t xml:space="preserve">Electron-Induced Upsets and Stuck Bits in SDRAMs in the Jovian Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Kettunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+                <w:t xml:space="preserve">Arto Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Touboul</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+                <w:t xml:space="preserve">Wilfrid Farabolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 126, pp.#114276. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 68 (5), pp.716-723. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2021.114276⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2021.3068186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03382368v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03358914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COTS Optocoupler Radiation Qualification Process for LHC Applications Based on Mixed-Field Irradiations</w:t>
               </w:r>
@@ -3644,51 +3644,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Foucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Infantino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3733,395 +3733,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02911961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing the Inner Resilience of a Network-on-Chip through Router Controllers Design</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pre-flight qualification test procedure for nanosatellites using sounding rockets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar A. Zeferino</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">Leonardo Kessler Slongo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">João Gabriel Reis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Gaiki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Vale Barbosa Eiterer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s19245416⟩</w:t>
+              <w:t xml:space="preserve">Acta Astronautica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.564-577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2019.01.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02547726v1</w:t>
+                <w:t xml:space="preserve">lirmm-02415535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the Tolerated Raw Bit Error Rate in NAND Flash-based SSDs with Selective Refresh</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Maximizing the Inner Resilience of a Network-on-Chip through Router Controllers Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A. Zeferino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.014⟩</w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (24), pp.5416-5439. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s19245416⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02008002v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02547726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pre-flight qualification test procedure for nanosatellites using sounding rockets</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the Tolerated Raw Bit Error Rate in NAND Flash-based SSDs with Selective Refresh</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Gaiki</w:t>
+                <w:t xml:space="preserve">Emna Farjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pedro von Hohendorff Seger</w:t>
+                <w:t xml:space="preserve">Jean-Marc Armani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Vale Barbosa Eiterer</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valentin Gherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Astronautica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 159, pp.564-577. </w:t>
+              <w:t xml:space="preserve">Microelectronics Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 96, pp.37-45. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.actaastro.2019.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2019.01.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-02415535v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-02008002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the impact of the LHC radiation environments on the Synergistic Displacement Damage and Ionizing Dose Effect on Electronic Components</w:t>
               </w:r>
@@ -4146,51 +4146,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Danzeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cangialosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Cerutti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4254,77 +4254,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random Access Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arto Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen D. Lalumondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4375,103 +4375,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Microelectronics Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 76-77, pp.644-649. </w:t>
@@ -4548,51 +4548,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Danzeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Brucoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Markus Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4669,51 +4669,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Valka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4790,51 +4790,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proton-Induced Single-Event Degradation in SDRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axel Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Samaras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4911,90 +4911,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Lorfèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5058,64 +5058,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodologies for the Statistical Analysis of Memory Response to Radiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Frost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5179,103 +5179,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heavy-Ion Radiation Impact on a 4 Mb FRAM Under Different Test Modes and Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arto Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 63 (4), pp.2010-2015. </w:t>
@@ -5313,103 +5313,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soft errors in commercial off-the-shelf static random access memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiconductor Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Special Issue on Radiation Effects in Semiconductor Devices, 32 (1), </w:t>
@@ -5441,3808 +5441,3808 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01434747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEE on Different Layers of Stacked-SRAMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad Zadeh</w:t>
+                <w:t xml:space="preserve">Arto Javanainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Kettunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (6), pp.2673-2678. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2015.2496725⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 62 (6), pp.2620-2626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01254148v1</w:t>
+                <w:t xml:space="preserve">lirmm-01254157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SEE on Different Layers of Stacked-SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Heikki Kettunen</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rousselet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad Zadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 62 (6), pp.2620-2626. </w:t>
+              <w:t xml:space="preserve">, 2015, 62 (6), pp.2673-2678. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2015.2496725⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01254157v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01254148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Complete Resistive-Open Defect Analysis for Thermally Assisted Switching MRAMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">João Azevedo</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 22 (11), pp.2326-2335. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.3389-3394. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2294080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248578v1</w:t>
+                <w:t xml:space="preserve">hal-04056468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining Realistic Parameters for the Double Exponential Law that Models Transient Current Pulses</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamic Compact Model of Self-Referenced Magnetic Tunnel Junction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2299762⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (11), pp.3877-3882. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TED.2014.2355418⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234429v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Determining Realistic Parameters for the Double Exponential Law that Models Transient Current Pulses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.1813-1818. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2299762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234463v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Hybrid Fault-Tolerant Architecture for Digital CMOS Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+                <w:t xml:space="preserve">Dynamic Test Methods for COTS SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 30 (4), pp.401-413. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.3095-3102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10836-014-5459-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2363123⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272958v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A New Hybrid Fault-Tolerant Architecture for Digital CMOS Circuits and Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (4), pp.401-413. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10836-014-5459-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234448v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Intra-Cell Defects Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.541-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-014-5481-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234441v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">90 nm SRAM Static and Dynamic Mode Real-Time Testing at Concordia Station in Antarctica</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the Test and Mitigation of Malfunctions in Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 30 (5), pp.611-627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-014-5479-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2363120⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04056468v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Compact Model of Self-Referenced Magnetic Tunnel Junction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Gate Voltage Contribution to Neutron-Induced SEB of Trench Gate Fieldstop IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Foro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Electron Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TED.2014.2355418⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.1739-1746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2332813⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272978v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra-Cell Defects Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Evaluating a Radiation Monitor for Mixed-Field Environments based on SRAM Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-014-5481-5⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (5), pp.#C05052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/9/05/C05052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272964v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Test and Mitigation of Malfunctions in Low-Power SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">An SRAM Based Monitor for Mixed-Field Radiation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-014-5479-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.1663-1670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2299733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238443v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate Voltage Contribution to Neutron-Induced SEB of Trench Gate Fieldstop IGBT</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId123" w:history="1">
+                <w:t xml:space="preserve">Heavy Ion SEU Cross Section Calculation Based on Proton Experimental Data, and Vice Versa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.1739-1746. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2332813⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.3564-3571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2368613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237646v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally Constrained Locally Optimized 3-D Power Delivery Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandip Kundu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 22 (10), pp.2131-2144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2283800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01255754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy Ion SEU Cross Section Calculation Based on Proton Experimental Data, and Vice Versa</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (6), pp.3564-3571. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2368613⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 61 (6), pp.3380-3388. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234461v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+                <w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 61 (6), pp.3380-3388. </w:t>
+              <w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2365038⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01234455v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01234446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple Cell Upset Classification in Commercial SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Complete Resistive-Open Defect Analysis for Thermally Assisted Switching MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 61 (4), pp.1747-1754. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 22 (11), pp.2326-2335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2014.2313742⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2294080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234446v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncorrelated Power Supply Noise and Ground Bounce Consideration for Test Pattern Generation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (5), pp.958-970. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2197427⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806774v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Study of Tapered 3-D TSVs for Power and Thermal Integrity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandip Kundu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (2), pp.306-319. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2187081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234425v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Testing a Commercial MRAM under Neutron and Alpha Radiation in Dynamic Mode</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">Fast Power Evaluation for Effective Generation of Test Programs Maximizing Peak Power Consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.2617-2622. </w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (2), pp.253-263. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2239311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2013.1259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805005v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00934937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Tapered 3-D TSVs for Power and Thermal Integrity</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simplified Electrical Model of the SRAM cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 21 (2), pp.306-319. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.2537-2541. </w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2187081⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2235148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806776v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast Power Evaluation for Effective Generation of Test Programs Maximizing Peak Power Consumption</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paolo Bernardi</w:t>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauricio de Carvalho</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 9 (2), pp.253-263. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2013.1259⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00934937v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft Error Triggering Criterion Based on Simplified Electrical Model of the SRAM cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Uncorrelated Power Supply Noise and Ground Bounce Consideration for Test Pattern Generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 60 (4), pp.2537-2541. </w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 21 (5), pp.958-970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2235148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TVLSI.2012.2197427⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805001v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silicon Diode-Based Detector for Investigations of Atmospheric Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 60 (5), pp.3603-3608. </w:t>
+              <w:t xml:space="preserve">, 2013, 60 (4), pp.2386-2391. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2264957⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2013.2257847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01234419v1</w:t>
+                <w:t xml:space="preserve">lirmm-01234425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM at Different Technology Nodes</w:t>
+                <w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in ATMELtm eFlash Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 28 (3), pp.317-329. </w:t>
+              <w:t xml:space="preserve">, 2012, 28 (2), pp.215-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10836-012-5291-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10836-012-5277-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805017v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in ATMELtm eFlash Memories</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-012-5277-4⟩</w:t>
+              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806773v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embedded silicon detector to investigate the natural radiative environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Instrumentation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/7/05/P05007⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 59 (4), pp.893-899. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805011v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Two Commercial SRAMs Under Dynamic-Stress</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+                <w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM at Different Technology Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boch</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (3), pp.317-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-012-5291-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2012.2187218⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805031v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neutron-Induced Failure in Silicon IGBTs, Silicon Super-Junction and SiC MOSFETs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Griffoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeroen van Duivenbode</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9250,51 +9250,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Linten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy Simoen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 59 (4), pp.866-871. </w:t>
@@ -9326,610 +9326,610 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00805039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805045v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM Error Rate Induced by Alpha Particles and Neutrons</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId215" w:history="1">
+                <w:t xml:space="preserve">Experimental Characterization of Atmospheric Radiation Environment with Stratospheric Balloon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Rech</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (3), pp.855-861. </w:t>
+              <w:t xml:space="preserve">, 2011, 58 (3), pp.945-951. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2123114⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2011.2136359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805046v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SoC Yield Improvement - Using TMR Architectures for Manufacturing Defect Tolerance in Logic Cores</w:t>
+                <w:t xml:space="preserve">A Comprehensive Analysis of Transition Fault Coverage and Test Power Dissipation for LOS and LOC Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Fangmei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp.359-374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2010.1086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00553567v1</w:t>
+                <w:t xml:space="preserve">lirmm-00553548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Analysis of Transition Fault Coverage and Test Power Dissipation for LOS and LOC Schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SoC Yield Improvement - Using TMR Architectures for Manufacturing Defect Tolerance in Logic Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal On Advances in Systems and Measurements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 3 (1/2), pp.1-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553548v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00553567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New March Elements for Address Decoder Open and Resistive Open Fault Detection in SRAM Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9993,77 +9993,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis and Test of Resistive-Open Defects in SRAM Pre-Charge Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10117,346 +10117,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00194254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADOFs and Resistive-ADOFs in SRAM Address Decoders: Test Conditions and March Solutions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reducing Power Dissipation in SRAM During Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rosinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Al-Hashimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10836-006-7761-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 2 (2), pp.271-280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jolpe.2006.062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00134769v1</w:t>
+                <w:t xml:space="preserve">lirmm-00137590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing Power Dissipation in SRAM During Test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">ADOFs and Resistive-ADOFs in SRAM Address Decoders: Test Conditions and March Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Low Power Electronics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22 (3), pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10836-006-7761-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1166/jolpe.2006.062⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00137590v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00134769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient March Test Procedure for Dynamic Read Destructive Fault Detection in SRAM Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10558,77 +10558,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Borri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (2), pp.169-179. </w:t>
@@ -10692,4125 +10692,4125 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resilience Analysis of a Fault-Tolerant MPSoC Interconnection Architecture under SEU Fault Injection</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">HARV-SoC - A Fault-tolerant RISC-V Microcontroller for Dependable Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">3rd TWIN-RELECT Training School on Fault-Tolerant AI Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2026, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05481310v1</w:t>
+                <w:t xml:space="preserve">hal-05481410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Design and Reliability Analysis of a Pipeline RISC-V Processor Core</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481332v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARV-SoC - A Fault-tolerant RISC-V Microcontroller for Dependable Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V SoC in an SRAM-based FPGA under Proton Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd TWIN-RELECT Training School on Fault-Tolerant AI Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2026, Manchester (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481410v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Reliability Analysis of a Pipeline RISC-V Processor Core</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Resilience Analysis of a Fault-Tolerant MPSoC Interconnection Architecture under SEU Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago H Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2026, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05481356v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05481310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leadership and strategic management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Characterization of HARV-SoC for Reliable Avionics Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Research Management &amp; Administration Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Volos (Greece), Greece</w:t>
+              <w:t xml:space="preserve">Workshop on Reliable and Secure RISC-V architectures (RESCUER)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381582v1</w:t>
+                <w:t xml:space="preserve">hal-05017062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TWIN-RELECT: Twinning for Excellence in Reliable Electronics</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Reliability and Performance Evaluation of a Fault-Tolerant MPSoC Interconnection Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago H Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919286v1</w:t>
+                <w:t xml:space="preserve">hal-05170292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening an AMBA-AXI Network Interface for a Reliable Network-on-Chip</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of In-System Performance of Point-of-Load Power Converters During System-Level Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Slipukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén García Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference (RADECS 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930198v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Performance Evaluation of a Fault-Tolerant MPSoC Interconnection Architecture</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reliability Analysis of Neural Network Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05170292v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of Neural Network Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
+                <w:t xml:space="preserve">Efficient TinyML Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Advances in Sensors and Interface (IWASI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Manfredonia, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI66786.2025.11121981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127945v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05127892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of HARV-SoC for Reliable Avionics Applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">HARV - Hardened RISC-V System-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Reliable and Secure RISC-V architectures (RESCUER)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Tallinn, Estonia</w:t>
+              <w:t xml:space="preserve">2nd RISC-V in Space Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05017062v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04984377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of In-System Performance of Point-of-Load Power Converters During System-Level Irradiation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference (RADECS 2025)</w:t>
+              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05148723v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARV - Hardened RISC-V System-on-Chip</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Compact SER Models for Line-Source-Induced Charge Collection Using Model Order Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pavlos Stoikos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olympia Axelou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pelopidas Tsoumanis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd RISC-V in Space Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04984377v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HARV-SoC Evaluation on SmartFusion2 and PolarFire FPGAs Under Neutron Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Special Session Paper: Simulation Methodologies and Experiments for Reliability Analysis of Devices in Radiation Harsh Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoloas Chatzivangelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikoloas Zazatis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Radiation and its Effects on Components and Systems Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128008v1</w:t>
+                <w:t xml:space="preserve">hal-05371489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient TinyML Inference on a Fault-Tolerant RISC-V SoC with Vector Extension</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Leadership and strategic management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Advances in Sensors and Interface (IWASI)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2nd Research Management &amp; Administration Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Volos (Greece), Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05127892v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05381582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Special Session Paper: Simulation Methodologies and Experiments for Reliability Analysis of Devices in Radiation Harsh Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">TWIN-RELECT: Twinning for Excellence in Reliable Electronics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikoloas Zazatis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Wesley Grignani</w:t>
+                <w:t xml:space="preserve">Marko Andjelkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios-Ioannis Paliaroutis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Douglas A Santos</w:t>
+                <w:t xml:space="preserve">Fabian Vargas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Milos Krstic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371489v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compact SER Models for Line-Source-Induced Charge Collection Using Model Order Reduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pavlos Stoikos</w:t>
+                <w:t xml:space="preserve">Hardening an AMBA-AXI Network Interface for a Reliable Network-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thiago H Rausch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olympia Axelou</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gustavo H S Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Latin American Symposium on Circuits and Systems (LASCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Bento Goncalves, Brazil. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LASCAS64004.2025.10966348⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05351202v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and Reliability Evaluation of a ChaCha20 Stream Cipher Hardware Accelerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil G Q Santana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
+              <w:t xml:space="preserve">37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Oxfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715410v1</w:t>
+                <w:t xml:space="preserve">hal-04715408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Reliability Evaluation of a ChaCha20 Stream Cipher Hardware Accelerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Reliability Analysis of a Low-Cost CCSDS 123 Hyperspectral Image Compressor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wesley Grignani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas A Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Oxfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715408v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability Analysis of a Low-Cost CCSDS 123 Hyperspectral Image Compressor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Reliability and Performance Evaluation of a RISC-V Vector Extension Unit for Vector Multiplication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas A Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas R Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas R Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Oxfordshire, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715407v1</w:t>
+                <w:t xml:space="preserve">hal-04715405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reliability and Performance Evaluation of a RISC-V Vector Extension Unit for Vector Multiplication</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Physical Explanation for the Higher Sensitivity to Ion-Induced Burnout in SiC Schottky Diodes Compared to Si Schottky Diodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cleiton Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Michez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Kuboyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Oxfordshire, United Kingdom</w:t>
+              <w:t xml:space="preserve">RADiation Effects on Components and Systems (RADECS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Maspalomas, Canary Islands, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715405v1</w:t>
+                <w:t xml:space="preserve">hal-04715410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardening a Real-Time Operating System for a Dependable RISC-V System-on-Chip</w:t>
+                <w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V System-on-Chip for Space Environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Mezger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Douglas Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douglas Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DFT 2023 - 36th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Juan-Les-Pins, France. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT59622.2023.10313566⟩</w:t>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT59622.2023.10313549⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04266886v1</w:t>
+                <w:t xml:space="preserve">hal-04266887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Hardware Accelerator for CCSDS 123 Lossless Hyperspectral Image Compression</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hybrid Hardening Approach for a Fault-Tolerant RISC-V System-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo M. Aviles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario García Valderas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2023 - 36th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS 2023 - 23rd European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266881v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a Fault-Tolerant RISC-V System-on-Chip for Space Environments</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enhancement of System Observability During System-Level Radiation Testing through Total Current Consumption Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Slipukhin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Coronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rubén García Alía</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2023 - 36th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2023 European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266887v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation and Reliability Evaluation of a RISC-V Vector Extension Unit</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Investigation on Radiation-Induced Single-Event Latch-up in SRAM Memories on-Board PROBA-V</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2023 - 36th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS 2023 - European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266888v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Hardening Approach for a Fault-Tolerant RISC-V System-on-Chip</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using HARV-SoC for Reliable Sensing Applications in Radiation Harsh Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2023 - 23rd European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWASI 2023 - 9th IEEE International Workshop on Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bari, Italy. pp.227-232, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI58316.2023.10164578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266891v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancement of System Observability During System-Level Radiation Testing through Total Current Consumption Monitoring</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Implementation and Reliability Evaluation of a RISC-V Vector Extension Unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Imianosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT 2023 - 36th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Juan-Les-Pins, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT59622.2023.10313569⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266900v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on Radiation-Induced Single-Event Latch-up in SRAM Memories on-Board PROBA-V</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">Hybrid Radiation Hardening Approach: a RISC-V System-on-Chip case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2023 - European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">G-RADNEXT Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266897v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using HARV-SoC for Reliable Sensing Applications in Radiation Harsh Environments</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">CRATEBO: A High-speed, Radiation-Tolerant and Versatile Testing Platform for FPGA Radiation Qualification for High-Energy Particle Accelerator applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Scialdone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Gkountoumis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI 2023 - 9th IEEE International Workshop on Advances in Sensors and Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TWEPP 2023 Topical Workshop on Electronics for Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Geremeas, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04266899v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04122431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRATEBO: A High-speed, Radiation-Tolerant and Versatile Testing Platform for FPGA Radiation Qualification for High-Energy Particle Accelerator applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">Radiation-induced SEL in a COTS SRAM memory - test and flight data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TWEPP 2023 Topical Workshop on Electronics for Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Geremeas, Italy</w:t>
+              <w:t xml:space="preserve">TEC-QEC Final Presentation Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04122431v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Radiation Hardening Approach: a RISC-V System-on-Chip case study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Objectives and outcomes of WP6 in the second year of RADNEXT: Methodologies for Radiation Test of Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Entrena</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">G-RADNEXT Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">RADNEXT 2nd Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296178v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04296158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation-induced SEL in a COTS SRAM memory - test and flight data</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Low-Cost Hardware Accelerator for CCSDS 123 Lossless Hyperspectral Image Compression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wesley Grignani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TEC-QEC Final Presentation Days</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT 2023 - 36th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Juan-les-Pins, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT59622.2023.10313567⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295893v1</w:t>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Objectives and outcomes of WP6 in the second year of RADNEXT: Methodologies for Radiation Test of Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Hardening a Real-Time Operating System for a Dependable RISC-V System-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Mezger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luis Entrena</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADNEXT 2nd Annual Meeting</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT 2023 - 36th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Juan-Les-Pins, France. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT59622.2023.10313566⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04296158v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04266886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Irradiation Testing and Analysis of a Fault-Tolerant RISC-V System-on-Chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+                <w:t xml:space="preserve">Qualification methodology for Radio Frequency Integrated Circuit for wireless-based platforms in radiation environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Scialdone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2022 - 35th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS 2022 - 22nd European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03833983v1</w:t>
+                <w:t xml:space="preserve">hal-04124165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification methodology for Radio Frequency Integrated Circuit for wireless-based platforms in radiation environments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boch</w:t>
+                <w:t xml:space="preserve">Neutron Irradiation Testing and Analysis of a Fault-Tolerant RISC-V System-on-Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2022 - 22nd European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT 2022 - 35th IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Austin, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT56152.2022.9962335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04124165v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03833983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of High-Energy Protons on a Self-Refresh DRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SELSE 2022 - 18th IEEE Workshop on Silicon Errors in Logic – System Effects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Virtual Event, Italy</w:t>
@@ -14839,90 +14839,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Atmospheric and Space Radiation on Sensitive Electronic Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Entrena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-10, </w:t>
             </w:r>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14956,51 +14956,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectives and outcomes of WP6 in the first year of RADNEXT Methodologies for Radiation test of Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADNEXT DAYS 2022 - 1st Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15019,226 +15019,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04295913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Model-Based Framework to Assess the Reliability of Safety-Critical Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Characterization of a RISC-V System-on-Chip under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Kastriotou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar A Zeferino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS 2021 - 24th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Vienna (virtual), Austria. pp.41-44, </w:t>
+              <w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266848v1</w:t>
+                <w:t xml:space="preserve">lirmm-03357515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of Implementation Impact on a Fault-Tolerant Network-on-Chip Router</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
@@ -15266,1419 +15270,1415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-03358975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a RISC-V System-on-Chip under Neutron Radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Technology Impact on Neutron-Induced Effects in SDRAMs: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar A Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03357515v1</w:t>
+                <w:t xml:space="preserve">lirmm-03357444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Impact on Neutron-Induced Effects in SDRAMs: A Comparative Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Pros and Cons of Fault Injection Approaches for the Reliability Assessment of Deep Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annachiara Ruospo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Traiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t>
+              <w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651807⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03357444v1</w:t>
+                <w:t xml:space="preserve">lirmm-03435567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pros and Cons of Fault Injection Approaches for the Reliability Assessment of Deep Neural Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">A Model-Based Framework to Assess the Reliability of Safety-Critical Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annachiara Ruospo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATS 2021 - 22nd IEEE Latin American Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Punta del Este, Uruguay. pp.1-5, </w:t>
+              <w:t xml:space="preserve">DDECS 2021 - 24th International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Vienna (virtual), Austria. pp.41-44, </w:t>
             </w:r>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LATS53581.2021.9651807⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DDECS52668.2021.9417059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03435567v1</w:t>
+                <w:t xml:space="preserve">hal-03266848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Low-Cost Fault-Tolerant RISC-V Processor for Space Systems</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">COTS Optocoupler radiation qualification process for LHC applications based on mixed-energy neutron irradiations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Foucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Infantino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brugger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2020 - 15th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081185⟩</w:t>
+              <w:t xml:space="preserve">RADECS 2019 - 19th European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1395-1403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2020.2972777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03026132v1</w:t>
+                <w:t xml:space="preserve">hal-03363644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COTS Optocoupler radiation qualification process for LHC applications based on mixed-energy neutron irradiations</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of a RISC-V Microcontroller Through Fault Injection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Asciolla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Markus Brugger</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandra Menicucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS 2019 - 19th European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2020.2972777⟩</w:t>
+              <w:t xml:space="preserve">APPLEPIES 2019 - International Conference on Applications in Electronics Pervading Industry, Environment and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Pisa, Italy. pp.91-101, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-37277-4_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363644v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03025657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a RISC-V Microcontroller Through Fault Injection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alessandra Menicucci</w:t>
+                <w:t xml:space="preserve">Electron-Induced Upsets and Stuck Bits in SDRAMs in the Jovian Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Soderstrom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Kettunen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arto Javanainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilfrid Farabolini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">APPLEPIES 2019 - International Conference on Applications in Electronics Pervading Industry, Environment and Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC 2020 - IEEE Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Santa Fe (virtual), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025657v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03028881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electron-Induced Upsets and Stuck Bits in SDRAMs in the Jovian Environment</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigating the Impact of Radiation-Induced Soft Errors on the Reliability of Approximate Computing Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Soderstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilfrid Farabolini</w:t>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Puchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC 2020 - IEEE Nuclear and Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Frascati, Italy. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250865⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03028881v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03025736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating the Impact of Radiation-Induced Soft Errors on the Reliability of Approximate Computing Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Effects of Thermal Neutron Irradiation on a Self-Refresh DRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Soderstrom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Puchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carlo Cazzaniga</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Garcia Alia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Letiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2020 - 33rd IEEE International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DFT50435.2020.9250865⟩</w:t>
+              <w:t xml:space="preserve">DTIS 2020 - 15th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9080918⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03025736v1</w:t>
+                <w:t xml:space="preserve">lirmm-03025721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Thermal Neutron Irradiation on a Self-Refresh DRAM</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On-board Compressing of Hyperspectral Images using CCSDS 123</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi Melo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2020 - 15th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-6, </w:t>
+              <w:t xml:space="preserve">COTB 2020 - Anais do XI Computer on the Beach</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Balneário Camboriú, Brazil. pp.332-336, </w:t>
             </w:r>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9080918⟩</w:t>
+                <w:t xml:space="preserve">⟨10.14210/cotb.v11n1.p332-336⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03025721v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03025767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On-board Compressing of Hyperspectral Images using CCSDS 123</w:t>
+                <w:t xml:space="preserve">A Low-Cost Fault-Tolerant RISC-V Processor for Space Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Matana Luza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Douglas Rossi Melo</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COTB 2020 - Anais do XI Computer on the Beach</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Balneário Camboriú, Brazil. pp.332-336, </w:t>
+              <w:t xml:space="preserve">DTIS 2020 - 15th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2020, Marrakech, Morocco. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.14210/cotb.v11n1.p332-336⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS48698.2020.9081185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03025767v1</w:t>
+                <w:t xml:space="preserve">lirmm-03026132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuck and Weakened Bits in SDRAM from a Heavy-Ion Microbeam</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Gil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kay-Obbe Voss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16729,103 +16729,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical Line Fault Mechanism Induced by Heavy Ions in an SLC NAND Flash</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Söderström</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arto Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2019 - 19th European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Montpellier, France. </w:t>
@@ -16863,90 +16863,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Heavy Ion and Proton Irradiation on a SLC NAND Flash Memory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arto Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammadzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17010,64 +17010,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Implementation of a Flexible Interface for TID Detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iacopo Fara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianluca Furano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17131,90 +17131,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the Error Propagation in a Parameterizable Network-on-Chip Router</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LATS 2019 - 20th IEEE Latin American Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Santiago, Chile. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
@@ -17261,51 +17261,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault-Tolerant Reconfigurable Platform for Communication Modules of Satellites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézar Antônio Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elder Dominghini Tramontin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17408,77 +17408,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Danzeca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Cangialosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubén García Alía</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS: Radiation Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden</w:t>
@@ -17501,295 +17501,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02008384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the temperature influence on SEU vulnerability of DICE and 6T-SRAM cells</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Implementation of fault tolerance techniques for integrated network interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Zeferino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd IAA Latin American CubeSat Workshop (IAA-LACW 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Ubatuba, Brazil</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02008214v1</w:t>
+                <w:t xml:space="preserve">lirmm-02008453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implementation of fault tolerance techniques for integrated network interfaces</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the temperature influence on SEU vulnerability of DICE and 6T-SRAM cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Farjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd IAA Latin American CubeSat Workshop (IAA-LACW 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LIRMM, Apr 2018, Taormina, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368578⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-02008453v1</w:t>
+                <w:t xml:space="preserve">lirmm-02008214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enabling deep-space CubeSat missions through state-of-the-art radiation-hardened technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cézar Antônio Rigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17864,2170 +17864,2170 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-02008460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Boch</w:t>
+                <w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random- Access Memory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arto Javanainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephen D. Lalumondiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESREF 2017 - 28th European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Genève, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929212v1</w:t>
+                <w:t xml:space="preserve">hal-01929267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Event Effects in the Peripheral Circuitry of a Commercial Ferroelectric Random- Access Memory</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improvement of the tolerated raw bit-error rate in NAND Flash-based SSDs with the help of embedded statistics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Gherman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Farjallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Armani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Seif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC 2017 - 48th International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Fort Worth, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2017.8242066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01929267v1</w:t>
+                <w:t xml:space="preserve">lirmm-01582185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the tolerated raw bit-error rate in NAND Flash-based SSDs with the help of embedded statistics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Refresh frequency reduction of data stored in SSDs based on A-timer and timestamps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelino Seif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Farjallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Badets</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Chabchoub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Layer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2017 - 48th International Test Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS 2017 - 22nd IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Limassol, Cyprus. pp.7968233, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2017.7968233⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TEST.2017.8242066⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01582185v1</w:t>
+                <w:t xml:space="preserve">lirmm-01687675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refresh frequency reduction of data stored in SSDs based on A-timer and timestamps</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Layer</w:t>
+                <w:t xml:space="preserve">A calculation method to estimate single event upset cross section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Boch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2017 - 22nd IEEE European Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESREF 2017 - 28th European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Bordeaux, France. pp.644-649, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.microrel.2017.07.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS.2017.7968233⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01687675v1</w:t>
+                <w:t xml:space="preserve">hal-01929212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Muon effects on SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE NPSS (Nuclear &amp; Plasma Sciences Society ), Jul 2016, Portland, United States</w:t>
+              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS - GDR ERRATA, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01298421v1</w:t>
+                <w:t xml:space="preserve">lirmm-01382532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muon effects on SRAMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An effective BIST architecture for power-gating mechanisms in low-power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISQED 2016 - 17th International Symposium on Quality Electronic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Santa Clara, CA, United States. pp.185-191, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2016.7479198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01382532v1</w:t>
+                <w:t xml:space="preserve">lirmm-01457424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective BIST architecture for power-gating mechanisms in low-power SRAMs</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">MTCube project: COTS memory SEE ground-test results and in-orbit error rate prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dusseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISQED 2016 - 17th International Symposium on Quality Electronic Design</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre national d'études spatiales (CNES); European Space Agency (ESA), May 2016, La Valletta, Malta</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISQED.2016.7479198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01457424v1</w:t>
+                <w:t xml:space="preserve">lirmm-01298423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MTCube project: COTS memory SEE ground-test results and in-orbit error rate prediction</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dusseau</w:t>
+                <w:t xml:space="preserve">Design of a Radiation Tolerant System for Total Ionizing Dose Monitoring Using Floating Gate and RadFET Dosimeters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Ferraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Danzeca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Brucoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markus Brugger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S: Small Satellites Systems and Services Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre national d'études spatiales (CNES); European Space Agency (ESA), May 2016, La Valletta, Malta</w:t>
+              <w:t xml:space="preserve">TWEPP: Topical Workshop on Electronics for Particle Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01298423v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01382578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a Radiation Tolerant System for Total Ionizing Dose Monitoring Using Floating Gate and RadFET Dosimeters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Markus Brugger</w:t>
+                <w:t xml:space="preserve">Comparison of the Effects of Muon and Low-Energy Proton Irradiation on a 65 nm Low-Power SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arto Javanainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Puchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TWEPP: Topical Workshop on Electronics for Particle Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Karlsruhe, Germany</w:t>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01382578v1</w:t>
+                <w:t xml:space="preserve">lirmm-01337405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the Effects of Muon and Low-Energy Proton Irradiation on a 65 nm Low-Power SRAM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Helmut Puchner</w:t>
+                <w:t xml:space="preserve">The Power Law Shape of Heavy Ions Experimental Cross Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Lorfèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Bremen, Germany</w:t>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE NPSS (Nuclear &amp; Plasma Sciences Society ), Jul 2016, Portland, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01337405v1</w:t>
+                <w:t xml:space="preserve">lirmm-01298421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective hybrid fault-tolerant architecture for pipelined cores</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Proton-Induced SDRAM Cell Degradation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Samaras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Bezerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Vandevelde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ETS.2015.7138733⟩</w:t>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272730v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective ATPG flow for Gate Delay Faults</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An effective hybrid fault-tolerant architecture for pipelined cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t>
             </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127350⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2015.7138733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272719v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01272730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time SRAM Based Particle Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An effective ATPG flow for Gate Delay Faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Politecnico di Bari, Jun 2015, Gallipoli, Italy. pp.58-62, </w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWASI.2015.7184968⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238435v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the impact of functional test programs re-used for power-aware testing</w:t>
+                <w:t xml:space="preserve">Scan-chain intra-cell defects grading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1277-1280, </w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1031⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127349⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272937v1</w:t>
+                <w:t xml:space="preserve">lirmm-01272696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-Induced SDRAM Cell Degradation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Methods for radiation test of memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ERRATA (CNRS), Jun 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238408v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scan-chain intra-cell defects grading</w:t>
+                <w:t xml:space="preserve">Exploring the impact of functional test programs re-used for power-aware testing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymen Touati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127349⟩</w:t>
+              <w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.1277-1280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7873/DATE.2015.1031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01272696v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01272937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methods for radiation test of memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Real-Time SRAM Based Particle Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Politecnico di Bari, Jun 2015, Gallipoli, Italy. pp.58-62, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI.2015.7184968⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238437v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01238435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Methodology for the Analysis of Memory Response to Radiation through Bitmap Superposition and Slicing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Ferraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20117,51 +20117,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miroslav Valka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20264,51 +20264,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20353,5612 +20353,5616 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01272933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Stacked-Layer Structure on SEE Rate of SRAMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
+                <w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viyas Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arto Javanainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Kettunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jul 2015, Boston, MA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238384v1</w:t>
+                <w:t xml:space="preserve">hal-01932433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heavy-ion radiation impact on a 4Mb FRAM under Different Test Conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Arto Javanainen</w:t>
+                <w:t xml:space="preserve">Generic Analytic Expression of Heavy Ion SEU Cross Section Derived from Monte-Carlo Diffusion-Based Prediction Code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Ecoffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238392v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generic Analytic Expression of Heavy Ion SEU Cross Section Derived from Monte-Carlo Diffusion-Based Prediction Code</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Ecoffet</w:t>
+                <w:t xml:space="preserve">Impact of Stacked-Layer Structure on SEE Rate of SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammadzadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arto Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE / NPSS, Jul 2015, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238388v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01238384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation on MCU Clustering Methodologies for Cross-Section Estimation of RAMs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Heavy-ion radiation impact on a 4Mb FRAM under Different Test Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Viyas Gupta</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammadzadeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Arto Javanainen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Heikki Kettunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TNS.2015.2496874⟩</w:t>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Moscou, Russia. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2015.7365617⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01932433v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01238392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Generation of Diagnostic Test Set for Intra-cell Defects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Timing-aware ATPG for critical paths with multiple TSVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATS.2014.57⟩</w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.116-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868774⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272539v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test and diagnosis of power switches</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Radiation Study of a 4Mbit Ferroelectric RAM for Space Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helmut Puchner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SEE: Single Event Effects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aeroflex Corporation, the Aerospace Corporation, Brigham Young University, Lockheed Martin, the NASA Electronic Parts and Packaging Program, the Naval Research Laboratory, Sandia National Laboratories, and Vanderbilt University, May 2014, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868792⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248590v1</w:t>
+                <w:t xml:space="preserve">lirmm-01297441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+                <w:t xml:space="preserve">Experimental Heavy-Ion SEU Cross-Sections Of Sram Memory Components</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arto Javanainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Kettunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Physics Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Finnish Physical Society, Tampere University of Technology (TUT), and Tavicon Ltd., Mar 2014, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01237717v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Delay Probability Metric for Input Pattern Ranking Under Process Variation and Supply Noise</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">An intra-cell defect grading tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bernabovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.42⟩</w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.298-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868814⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248592v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test of 90nm SRAMs at Concordia Station in Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Test and diagnosis of power switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.213-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868792⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238438v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single Event Upset Prediction from Heavy Ions Cross Sections with No Parameters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+                <w:t xml:space="preserve">Use of CCD to Detect Terrestrial Cosmic Rays at Ground Level: Altitude Vs. Underground Experiments, Modeling and Numerical Monte Carlo Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarek Saad Saoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soilihi Moindjie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Autran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Munteanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237668v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Path delay test in the presence of multi-aggressor crosstalk, power supply noise and ground bounce</w:t>
+                <w:t xml:space="preserve">A Delay Probability Metric for Input Pattern Ranking Under Process Variation and Supply Noise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anu Asokan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868791⟩</w:t>
+              <w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248599v1</w:t>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing-aware ATPG for critical paths with multiple TSVs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Test of 90nm SRAMs at Concordia Station in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR ERRATA (CNRS); Institut Carnot STAR (Marseille), Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868774⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248600v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Study of a 4Mbit Ferroelectric RAM for Space Applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">TSV aware timing analysis and diagnosis in paths with multiple TSVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEE: Single Event Effects</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2014.6818772⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01297441v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Heavy-Ion SEU Cross-Sections Of Sram Memory Components</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Presentation of the MTCube CubeSat Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Heikki Kettunen</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad Zadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Finnish Physical Society, Tampere University of Technology (TUT), and Tavicon Ltd., Mar 2014, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">4S Symposium 2014 - Small Satellites Systems and Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Space Agency (ESA); Centre National d'Etudes Spatiales (CNES), May 2014, Majorca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238439v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01272951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intra-cell defect grading tool</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Comprehensive Evaluation of Functional Programs for Power-Aware Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymen Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bernabovi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NATW: North Atlantic Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Johnson City, NY, United States. pp.69-72, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NATW.2014.23⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868814⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248591v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TSV aware timing analysis and diagnosis in paths with multiple TSVs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Single Event Upset Prediction from Heavy Ions Cross Sections with No Parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTS.2014.6818772⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248594v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presentation of the MTCube CubeSat Project</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Path delay test in the presence of multi-aggressor crosstalk, power supply noise and ground bounce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anu Asokan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Muriel Bernard</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4S Symposium 2014 - Small Satellites Systems and Services</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.207-212, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868791⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01272951v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive Evaluation of Functional Programs for Power-Aware Test</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aymen Touati</w:t>
+                <w:t xml:space="preserve">Power supply noise-aware workload assignments for homogeneous 3D MPSoCs with thermal consideration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NATW: North Atlantic Test Workshop</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NATW.2014.23⟩</w:t>
+              <w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Singapore, Singapore. pp.544-549, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ASPDAC.2014.6742948⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248597v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power supply noise-aware workload assignments for homogeneous 3D MPSoCs with thermal consideration</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">iBoX — Jitter based Power Supply Noise sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASP-DAC: Asia and South Pacific Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Singapore, Singapore. pp.544-549, </w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paderborn, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ASPDAC.2014.6742948⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2014.6847830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248596v1</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">iBoX — Jitter based Power Supply Noise sensor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Valka</w:t>
+                <w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248601v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real-Time Testing of 90nm COTS SRAMs at Concordia Station in Antarctica</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viyas Gupta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237709v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Dynamic Test Methods for COTS SRAMs Under Heavy Ion Irradiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Protecting combinational logic in pipelined microprocessor cores against transient and permanent faults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imran Wali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Warsaw, Poland. pp.223-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2014.6868794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237660v1</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting combinational logic in pipelined microprocessor cores against transient and permanent faults</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">SEU Cross Section Calculation Based on Experimental Data of Another kind of Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248598v1</w:t>
+                <w:t xml:space="preserve">hal-01934616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEU Cross Section Calculation Based on Experimental Data of Another kind of Particle</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the Generation of Diagnostic Test Set for Intra-cell Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Hangzhou, China. pp.312-317, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2014.57⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01934616v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01272539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Detection Probability of Delay Defects in Signal Line TSVs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Test Solution for Data Retention Faults in Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Avignon, France. </w:t>
+              <w:t xml:space="preserve">DATE 2013 - 16th Design, Automation and Test in Europe Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Grenoble, France. pp.442-447, </w:t>
             </w:r>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569349⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7873/DATE.2013.099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00839044v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Built-in Scheme for Testing and Repairing Voltage Regulators of Low-Power SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">A novel method to mitigate TSV electromigration for 3D ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Berkeley, CA, United States. pp.1-6, </w:t>
+              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Natal, Brazil. pp.121-126, </w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548894⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654633⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805366v1</w:t>
+                <w:t xml:space="preserve">lirmm-01248617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Integrated Solid Detector For Onboard Detection Of Natural Radiations In Atmosphere</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, New York, United States. pp.143-148, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238432v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reuse of Read and Write Assist Circuits to Improve Test Efficiency in Low-Power SRAMs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Comparison of the transient current shapes obtained with the diffusion model and the double exponential law — Impact on the SER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC: International Test conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEST.2013.6651927⟩</w:t>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937441⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00818977v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01237599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gate voltage contribution to neutron-induced SEB of Trench Gate Fieldstop IGBT</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the Reuse of Read and Write Assist Circuits to Improve Test Efficiency in Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937428⟩</w:t>
+              <w:t xml:space="preserve">ITC: International Test conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2013.6651927⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237617v1</w:t>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing resistive-open defects in SRAM core-cell under the effect of process variability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Gate voltage contribution to neutron-induced SEB of Trench Gate Fieldstop IGBT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Foro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569373⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01921630v1</w:t>
+                <w:t xml:space="preserve">lirmm-01237617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839046v1</w:t>
+                <w:t xml:space="preserve">lirmm-00818955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Characterization of TAS-MRAM Architectures in Presence of Capacitive Defects</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+                <w:t xml:space="preserve">Analyzing resistive-open defects in SRAM core-cell under the effect of process variability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569373⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01433308v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01921630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Solution for Data Retention Faults in Low-Power SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">Performance Characterization of TAS-MRAM Architectures in Presence of Capacitive Defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2013 - 16th Design, Automation and Test in Europe Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VALID: Advances in System Testing and Validation Lifecycle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Venice, Italy. pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805140v1</w:t>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01433308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel method to mitigate TSV electromigration for 3D ICs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">Characterization of an SRAM Based Particle Detector For Mixed-Field Radiation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISVLSI: IEEE Computer Society Annual Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Bari, Italy. pp.75-80, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI.2013.6576070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2013.6654633⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01248617v1</w:t>
+                <w:t xml:space="preserve">lirmm-00839046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the correlation between Static Noise Margin and Soft Error Rate evaluated for a 40nm SRAM cell</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT: Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISQED 2013 - 14th International Symposium on Quality Electronic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Santa Clara, CA, United States. pp.460-467, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2013.6523652⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DFT.2013.6653597⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01238413v1</w:t>
+                <w:t xml:space="preserve">lirmm-00817224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the transient current shapes obtained with the diffusion model and the double exponential law — Impact on the SER</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, San Francisco, Ca, United States. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937441⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-01237599v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRAM Soft Error Rate Evaluation Under Atmospheric Neutron Radiation and PVT variations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fast and Accurate Electro-Thermal Analysis of Three-Dimensional Power Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Chania, Crete, Greece. pp.145-150, </w:t>
+              <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Wroclaw, Poland. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2013.6529956⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00818955v1</w:t>
+                <w:t xml:space="preserve">lirmm-00839043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature Impact on the Neutron SER of a Commercial 90nm SRAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805291v1</w:t>
+                <w:t xml:space="preserve">lirmm-00839062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple-Cell-Upsets on a commercial 90nm SRAM in Dynamic Mode</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mitigate TSV Electromigration for 3D ICs - From the Architecture Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuanqing Cheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on VLSI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Natale, Brazil. pp.6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937429⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839062v1</w:t>
+                <w:t xml:space="preserve">lirmm-00839052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISQED 2013 - 14th International Symposium on Quality Electronic Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00817224v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast and Accurate Electro-Thermal Analysis of Three-Dimensional Power Delivery Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Analyzing the effect of concurrent variability in the core cells and sense amplifiers on SRAM read access failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Ioana Vatajelu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSimE: Thermal, Mechanical and Multi-Physics Simulation and Experiments in Microelectronics and Microsystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSimE.2013.6529956⟩</w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Abu Dhabi, United Arab Emirates. pp.39-44, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2013.6527775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839043v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-01248603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigate TSV Electromigration for 3D ICs - From the Architecture Perspective</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on VLSI</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Oxford, United Kingdom. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839052v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00839085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating An SEU Monitor For Mixed-Field Radiation Environments</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improving Defect Localization Accuracy by means of Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SOLEIL Synchrotron, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">SDD: Silicon Debug and Diagnosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01238433v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worst-Case Power Supply Noise and Temperature Distribution Analysis for 3D PDNs with Multiple Clock Domains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Paris, France. </w:t>
@@ -25990,10615 +25994,10611 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00839042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the effect of concurrent variability in the core cells and sense amplifiers on SRAM read access failures</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An Integrated Solid Detector For Onboard Detection Of Natural Radiations In Atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">iWoRID: International Workshop on Radiation Imaging Detectors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SOLEIL synchrotron, Jun 2013, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-01248603v1</w:t>
+                <w:t xml:space="preserve">lirmm-01238432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SEU Monitoring in Mixed-Field Radiation Environments of Particle Accelerators</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Built-in Scheme for Testing and Repairing Voltage Regulators of Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2013.6937419⟩</w:t>
+              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Berkeley, CA, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2013.6548894⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00839085v1</w:t>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving Defect Localization Accuracy by means of Effect-Cause Intra-Cell Diagnosis at Transistor Level</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Computing Detection Probability of Delay Defects in Signal Line TSVs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SDD: Silicon Debug and Diagnosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Avignon, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2013.6569349⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806872v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00839044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why and How Controlling Power Consumption During Test: A Survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Resistive-Open Defects on the Heat Current of TAS-MRAM Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp. 221-226, </w:t>
+              <w:t xml:space="preserve">DATE 2012 - 15th Design, Automation and Test in Europe Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Dresden, Germany. pp.532-537, </w:t>
             </w:r>
             <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ATS.2012.30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2012.6176526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00818984v1</w:t>
+                <w:t xml:space="preserve">lirmm-00689024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of Resistive-Open Defects in the Word-Line Selection of TAS-MRAMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Fault Localization Improvement through an Intra-Cell Diagnosis Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">ISTFA 2012 - 38th International Symposium for Testing and Failure Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Phoenix, AZ, United States. pp.509-519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806842v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Through-Silicon-Via Resistive-Open Defect Analysis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">Radiation Induced Effects on Electronic Systems and ICs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SETS: South European Test Seminar</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Sauze d'Oulx, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806848v1</w:t>
+                <w:t xml:space="preserve">lirmm-00807055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Error Resilient Platform for Data Transfer and Power Management for a Distributed SRAM-based Neutron Detection Test Bench</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805398v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Alpha particle-induced transient currents in 65 nm and 40 nm technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+              <w:t xml:space="preserve">SEE'2012: Single Event Effects Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, San Diego, CA, United States. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01935785v1</w:t>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SRAM testing under Neutron Radiation for the evaluation of different algorithms stress</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Defect Localization Through an Effect-Cause based Intra-Cell Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00807054v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peak Power Estimation: A Case Study on CPU Cores</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
+                <w:t xml:space="preserve">SRAM testing under Neutron Radiation for the evaluation of different algorithms stress</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Asian Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">15ème Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805389v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00807054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Silicon Diode Based Detector for the Natural Radiative Environment Measurement in Altitude</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peak Power Estimation: A Case Study on CPU Cores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+                <w:t xml:space="preserve">Paolo Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauricio de Carvalho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Sonza Reorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE (Nuclear Plasma Society) Real Time Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RTC.2012.6418104⟩</w:t>
+              <w:t xml:space="preserve">IEEE Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.167-172, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2012.58⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805169v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Noise Sensor Based on Timing Uncertainty Measurements</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Silicon Diode Based Detector for the Natural Radiative Environment Measurement in Altitude</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATS.2012.46⟩</w:t>
+              <w:t xml:space="preserve">IEEE (Nuclear Plasma Society) Real Time Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Berkeley, CA, United States. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RTC.2012.6418104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806890v1</w:t>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-power SRAMs Power Mode Control Logic: Failure Analysis and Test Solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">Power Supply Noise Sensor Based on Timing Uncertainty Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'2012: International Test Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEST.2012.6401578⟩</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.161-166, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2012.46⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805143v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Using Address Scrambling for Defect Tolerance in SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Low-power SRAMs Power Mode Control Logic: Failure Analysis and Test Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International test Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TEST.2011.6139149⟩</w:t>
+              <w:t xml:space="preserve">ITC'2012: International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Anaheim, CA, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2012.6401578⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805334v1</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive-Open Defects Affecting Bit-Line Selection in TAS-MRAM Architectures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Pantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806827v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characteristics of the Transient Currents Induced by Atmospheric Neutrons on a 40nm Electrode of an NMOS Transistor</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Electro-Thermal Analysis of 3D Power Delivery Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States. pp.1-4</w:t>
+              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805275v1</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On Using Address Scrambling for Defect Tolerance in SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States. pp.1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2011.6139149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805163v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Open Defects on the Heat Current of TAS-MRAM Architectures</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characteristics of the Transient Currents Induced by Atmospheric Neutrons on a 40nm Electrode of an NMOS Transistor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Roch Vaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE 2012 - 15th Design, Automation and Test in Europe Conference and Exhibition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">NSREC: Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Miami, Florida, United States. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00689024v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fault Localization Improvement through an Intra-Cell Diagnosis Approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Resistive-Open Defects Affecting Bit-Line Selection in TAS-MRAM Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISTFA 2012 - 38th International Symposium for Testing and Failure Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Phoenix, AZ, United States. pp.509-519</w:t>
+              <w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral en Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806863v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation Induced Effects on Electronic Systems and ICs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">A Novel Framework for Evaluating the SRAM Core-Cell Sensitivity to Neutrons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETS: South European Test Seminar</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Sauze d'Oulx, Italy</w:t>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00807055v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mode Test of a Commercial 4Mb Toggle MRAM under Neutron Radiation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Dynamic Mode Testing of SRAMS under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Biarritz, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">Sixième colloque du GDR SOC-SIP du CNRS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805165v1</w:t>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00807053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alpha particle-induced transient currents in 65 nm and 40 nm technologies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Defect Analysis in Power Mode Control Logic of Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEE'2012: Single Event Effects Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2012.6233033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805378v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Localization Through an Effect-Cause based Intra-Cell Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zhenzhou Sun</w:t>
+                <w:t xml:space="preserve">Resistive-Open Defect Analysis for Through-Silicon-Vias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806841v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton Flux Anisotropy in the Atmosphere: Experiment and Modeling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of Resistive-Bridge Defects in TAS-MRAM Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp.125-130, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2012.37⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805150v1</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electro-Thermal Analysis of 3D Power Delivery Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">A Pseudo-Dynamic Comparator for Error Detection in Fault Tolerant Architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Hawaii, United States. pp.50-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2012.6231079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00806836v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Mode Testing of SRAMS under Neutron Radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Advanced Test Methods for SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sixième colloque du GDR SOC-SIP du CNRS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Hyatt Maui, HI, United States. pp.300-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId569" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2012.6231070⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId567" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00807053v1</w:t>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive-Open Defect Analysis for Through-Silicon-Vias</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Sitges, Spain. pp.212-222, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806803v1</w:t>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defect Analysis in Power Mode Control Logic of Low-Power SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">Adaptive Voltage Scaling via Effective On-Chip Timing Uncertainty Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805374v1</w:t>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Bridge Defects in TAS-MRAM Architectures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Complete Framework for the Estimation of the SRAM Core-Cell Resilience to Radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADECS: Radiation and its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Biarritz, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806809v1</w:t>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01935785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Pseudo-Dynamic Comparator for Error Detection in Fault Tolerant Architectures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+                <w:t xml:space="preserve">Impacts of Resistive-Open Defects in the Word-Line Selection of TAS-MRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTS.2012.6231079⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806778v1</w:t>
+                <w:t xml:space="preserve">lirmm-00806842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advanced Test Methods for SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An Error Resilient Platform for Data Transfer and Power Management for a Distributed SRAM-based Neutron Detection Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADSOL: Electronique et rayonnements naturels au niveau du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00805049v1</w:t>
+                <w:t xml:space="preserve">lirmm-00805398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Test Algorithms Stress Effect on SRAMs under Neutron Radiation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Why and How Controlling Power Consumption During Test: A Survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IOLTS.2012.6313853⟩</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Niigata, Japan. pp. 221-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2012.30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805373v1</w:t>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00818984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Voltage Scaling via Effective On-Chip Timing Uncertainty Measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Valka</w:t>
+                <w:t xml:space="preserve">Through-Silicon-Via Resistive-Open Defect Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Annecy, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId579" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2012.6233037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00806859v1</w:t>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00806848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Resistive-Open Defects in TAS-MRAM Array</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">João Azevedo</w:t>
+                <w:t xml:space="preserve">On using a SPICE-like TSTAC™ eFlash model for design and test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC: International Test Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits ans Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.359-370, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId581" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00679524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00592203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simultaneous Power and Thermal Integrity Analysis for 3D Integrated Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">Variability Analysis of an SRAM Test Chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651802v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Structure for Data Collection and Transfer in a Distributed SRAM Based Neutron Test Bench</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A DfT Solution for Oxide Thickness Varitions in ATMEL eFlash Technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Dependability Issues in Deep-Submicron Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651796v1</w:t>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00647750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robustness Improvement of Digital Circuits A New Hybrid Fault Tolerant Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangmei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM'11: Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Athènes, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00679509v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00647760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Test Power to Functional Power through Smart X-Filling for LOS Scheme</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Trondheim, Norway</w:t>
+              <w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651905v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00679513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure Analysis and Test Solutions for Low-Power SRAMs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATS.2011.97⟩</w:t>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.274-280, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131396⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805123v1</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Error Resilient Infrastructure for Data Transfer in a Distributed Neutron Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Mapping Test Power to Functional Power through Smart X-Filling for LOS Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangmei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFT 2011 - International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trondheim, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651226v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+                <w:t xml:space="preserve">Failure Analysis and Test Solutions for Low-Power SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.459-460, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2011.97⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805349v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Error Resilient Infrastructure for Data Transfer in a Distributed Neutron Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS 2011 - 20th IEEE Asian Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ATS.2011.89⟩</w:t>
+              <w:t xml:space="preserve">DFT 2011 - International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.294-301, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DFT.2011.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId590" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651238v1</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effective Launch-to-Capture Power Reduction for LOS Scheme with Adjacent-Probability-Based X-Filling</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Xiaoqing Wen</w:t>
+                <w:t xml:space="preserve">Dynamic-Stress Neutrons Test of Commercial SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, New Delhi, India. pp.21-23</w:t>
+              <w:t xml:space="preserve">IEEE Nuclear and Space Radiation Effects Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Las Vegas, NV, United States. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651247v1</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On using a SPICE-like TSTAC™ eFlash model for design and test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits ans Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId598" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00592203v1</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00679522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variability Analysis of an SRAM Test Chip</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+                <w:t xml:space="preserve">Neutron-Induced Failure in Super-Junction, IGBT, and SiC Power Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Griffoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeroen van Duivenbode</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Linten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Simoen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Seville, Spain. pp.226-231, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651791v1</w:t>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DfT Solution for Oxide Thickness Varitions in ATMEL eFlash Technology</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Patrick Girard</w:t>
+                <w:t xml:space="preserve">Effective Launch-to-Capture Power Reduction for LOS Scheme with Adjacent-Probability-Based X-Filling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Miyase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Uchinodan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kazunari Enokimoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuta Yamato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoqing Wen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, New Delhi, India. pp.21-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00647750v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DTIS.2011.5941434⟩</w:t>
+              <w:t xml:space="preserve">ATS 2011 - 20th IEEE Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.136-141, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ATS.2011.89⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00647760v1</w:t>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Fault Tolerant Architecture for Robustness Improvement of Digital Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+                <w:t xml:space="preserve">Test and Reliability of Magnetic Random Access Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t>
+              <w:t xml:space="preserve">GDR SOC-SIP'11: Colloque GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00679513v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00679516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-Induced Multiple Bit Upsets on Dynamically-Stressed Commercial SRAM Arrays</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of Atmospheric Neutrons on SRAMs through a Modular Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RADSOL - Electronique et rayonnements naturels au niveau du sol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805314v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Versatile March Test Generator for Hands-on Memory Testing Laboratory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP'11 : Colloque GDR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, San Diego, CA, United States. pp.41-42, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSE.2011.5937088⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00679522v1</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron-Induced Failure in Super-Junction, IGBT, and SiC Power Devices</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+                <w:t xml:space="preserve">A Functional Power Evaluation Flow for Defining Test Power Limits during At-Speed Delay Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Valka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131395⟩</w:t>
+              <w:t xml:space="preserve">ETS 2011 - 16th IEEE European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.153-158, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2011.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805339v1</w:t>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00647822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Atmospheric Neutrons on SRAMs through a Modular Test Bench</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADSOL - Electronique et rayonnements naturels au niveau du sol</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Savelletri di Fasano, Italy. pp.176-180, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI.2011.6004712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805407v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test and Reliability of Magnetic Random Access Memories</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP'11: Colloque GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lyon, France</w:t>
+              <w:t xml:space="preserve">IEEE Latin American test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00679516v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00805120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Versatile March Test Generator for Hands-on Memory Testing Laboratory</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Study of Path Delay Variations in the Presence of Uncorrelated Power and Ground Supply Noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSE.2011.5937088⟩</w:t>
+              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Cottbus, Germany. pp.189-194, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId612" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805300v1</w:t>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00592000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functional Power Evaluation Flow for Defining Test Power Limits during At-Speed Delay Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miroslav Valka</w:t>
+                <w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS 2011 - 16th IEEE European Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Netherlands. pp.353-358</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00647822v1</w:t>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00592182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Data Collection and Transfer Framework for a Distributed SRAM Based Neutron Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Power-Aware Test Pattern Generation for At-Speed LOS Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Workshop on Advances in Sensors and Interfaces</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.506-510</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805394v1</w:t>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Detection in Atmospheric Environment through Static and Dynamic SRAM-Based Test Bench</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Power Supply Noise and Ground Bounce Aware Pattern Generation for Delay Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Latin American test Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Bordeaux, France. pp.73-76, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2011.5981222⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00805120v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00647815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power-Aware Test Pattern Generation for At-Speed LOS Testing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On Using Address Scrambling to Implement Defect Tolerance in SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, New Delhi, India. pp.506-510</w:t>
+              <w:t xml:space="preserve">ITC'2011: International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00651917v1</w:t>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00647773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On Using Address Scrambling to Implement Defect Tolerance in SRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Robustness Improvement of Digital Circuits A New Hybrid Fault Tolerant Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'2011: International Test Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States. pp.N/A</w:t>
+              <w:t xml:space="preserve">JNRDM'11: Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00647773v1</w:t>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00679509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Supply Noise and Ground Bounce Aware Pattern Generation for Delay Testing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
+                <w:t xml:space="preserve">Analysis of Resistive-Open Defects in TAS-MRAM Array</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Azevedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEWCAS: International New Circuits and Systems Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITC: International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Anaheim, CA, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00647815v1</w:t>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00679524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized March Test Flow for Detecting Memory Faults in SRAM Devices Under Bit Line Coupling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leonardo B. Zordan</w:t>
+                <w:t xml:space="preserve">Robust Structure for Data Collection and Transfer in a Distributed SRAM Based Neutron Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Netherlands. pp.353-358</w:t>
+              <w:t xml:space="preserve">Workshop on Dependability Issues in Deep-Submicron Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00592182v1</w:t>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00651796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Study of Path Delay Variations in the Presence of Uncorrelated Power and Ground Supply Noise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId218" w:history="1">
+                <w:t xml:space="preserve">Simultaneous Power and Thermal Integrity Analysis for 3D Integrated Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LPonTR'11: IEEE International Workshop on the Impact of Low Power on Test and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DDECS.2011.5783078⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00592000v1</w:t>
+                <w:t xml:space="preserve">lirmm-00651802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Statistical Simulation Method for Reliability Analysis of SRAM Core-Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId253" w:history="1">
+                <w:t xml:space="preserve">Detecting NBTI Induced Failures in SRAM Core-Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Anaheim, United States. pp.853-856</w:t>
+              <w:t xml:space="preserve">VTS'10: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Santa Cruz, CA, United States. pp.75-80</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00553619v1</w:t>
+                <w:t xml:space="preserve">lirmm-00553612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comprehensive System-on-Chip Logic Diagnosis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Youssef Benabboud</w:t>
+                <w:t xml:space="preserve">Test Relaxation and X-filling to Reduce Peak Power During At-Speed LOS Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangmei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China. pp.237-242</w:t>
+              <w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00545131v1</w:t>
+                <w:t xml:space="preserve">lirmm-00553989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting NBTI Induced Failures in SRAM Core-Cells</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
+                <w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS'10: VLSI Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Santa Cruz, CA, United States. pp.75-80</w:t>
+              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553612v1</w:t>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00566847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test Relaxation and X-filling to Reduce Peak Power During At-Speed LOS Testing</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId277" w:history="1">
+                <w:t xml:space="preserve">X-Identification of Transition Delay Fault Tests for Launch-off Shift Scheme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kohei Miyase</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cergy, France</w:t>
+              <w:t xml:space="preserve">WRTLT'10: 11th IEEE Workshop On RTL and High Level Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Shanghai, China. pp.N/A</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553989v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00566869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting Test Conditions for Improving SRAM Reliability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+                <w:t xml:space="preserve">Analysis of Root Causes of Alpha Sensitivity Variations on Microprocessors Manufactured using Different Cell Layouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelangelo Grosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabio Melchiori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Domenico Loparco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Appello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.29-34, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00492741v1</w:t>
+            <w:hyperlink r:id="rId630" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00559034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Open Defects on SRAM sensitivity to Soft Errors</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+                <w:t xml:space="preserve">Tolérance aux fautes et rendement de fabrication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RADECS: European Conference on Radiation and Its Effects on Components and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Langenfeld, Austria</w:t>
+              <w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00566847v1</w:t>
+            <w:hyperlink r:id="rId636" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00553995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-Identification of Transition Delay Fault Tests for Launch-off Shift Scheme</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Two-Layer SPICE Model of the ATMEL TSTAC eFlash Memory Technology for Defect Injection and Faulty Behavior Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WRTLT'10: 11th IEEE Workshop On RTL and High Level Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Shanghai, China. pp.N/A</w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.81-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00566869v1</w:t>
+            <w:hyperlink r:id="rId637" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00493204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Root Causes of Alpha Sensitivity Variations on Microprocessors Manufactured using Different Cell Layouts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Davide Appello</w:t>
+                <w:t xml:space="preserve">Analysis of Resistive-Bridging Defects in SRAM Core-Cells: a Comparative Study from 90nm down to 40nm Technology Nodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.132-137</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00559034v1</w:t>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00493236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tolérance aux fautes et rendement de fabrication</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Setting Test Conditions for Improving SRAM Reliability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cergy, France</w:t>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553995v1</w:t>
+            <w:hyperlink r:id="rId639" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00492741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Layer SPICE Model of the ATMEL TSTAC eFlash Memory Technology for Defect Injection and Faulty Behavior Prediction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM Core-Cell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.81-86</w:t>
+              <w:t xml:space="preserve">DELTA'10: International Symposium on Electronic Design, Test &amp; Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ho Chi Minh, Vietnam. pp.265-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00493204v1</w:t>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00553592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId642" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Resistive-Bridging Defects in SRAM Core-Cells: a Comparative Study from 90nm down to 40nm Technology Nodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangmei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic. pp.132-137</w:t>
+              <w:t xml:space="preserve">LPonTR: 
+Impact of Low-Power design on Test and Reliability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId642" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00493236v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00553930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Resistive-Bridging Defects in SRAM Core-Cell</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">A Memory Fault Simulator for Radiation-Induced Effects in SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DELTA'10: International Symposium on Electronic Design, Test &amp; Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ho Chi Minh, Vietnam. pp.265-270</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China. pp.100-105</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553592v1</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00545102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Power Reduction Through X-filling of Transition Fault Test Vectors for LOS Testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis of Power Consumption and Transition Fault Coverage for LOS and LOC Testing Schemes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wu Fangmei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LPonTR: 
-[...4 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">DDECS'10: 13th IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.376-381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553930v1</w:t>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00475734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Memory Fault Simulator for Radiation-Induced Effects in SRAMs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+                <w:t xml:space="preserve">Analyse et modélisation des défauts résistifs affectant les mémoires Flash</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Shanghai, China. pp.100-105</w:t>
+              <w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00545102v1</w:t>
+                <w:t xml:space="preserve">lirmm-00553947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Power Consumption and Transition Fault Coverage for LOS and LOC Testing Schemes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in Flash Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS'10: 13th IEEE International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Vienna, Austria. pp.376-381</w:t>
+              <w:t xml:space="preserve">JNRDM'10 : Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00475734v1</w:t>
+                <w:t xml:space="preserve">lirmm-00553935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse et modélisation des défauts résistifs affectant les mémoires Flash</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Setting Test Conditions for Detecting Faults Induced by Random Dopant Fluctuation in SRAM Core-Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR SOC-SIP'10 : Colloque GDR SoC-SiP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Cergy, France</w:t>
+              <w:t xml:space="preserve">VARI: Workshop on CMOS Variability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553947v1</w:t>
+            <w:hyperlink r:id="rId647" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00553626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis and Fault Modeling of Actual Resistive Defects in Flash Memories</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">A Statistical Simulation Method for Reliability Analysis of SRAM Core-Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM'10 : Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montpellier, France</w:t>
+              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Anaheim, United States. pp.853-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId649" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553935v1</w:t>
+            <w:hyperlink r:id="rId648" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00553619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setting Test Conditions for Detecting Faults Induced by Random Dopant Fluctuation in SRAM Core-Cells</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Comprehensive System-on-Chip Logic Diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Benabboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VARI: Workshop on CMOS Variability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Shanghai, China. pp.237-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00553626v1</w:t>
+            <w:hyperlink r:id="rId649" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00545131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delay Fault Diagnosis in Sequential Circuits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Saigné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trani, Italy. pp.64-69, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId652" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00406968v1</w:t>
+                <w:t xml:space="preserve">lirmm-00438842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId652" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neutron Detection through an SRAM-Based Test Bench</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Influence of Gate Oxide Short Defects on the Stability of Minimal Sized SRAM Core-Cell by Applying Non-Split Models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Azaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Renovell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Saigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI'09: International Workshop On Advances in Sensors and Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.225-229</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IWASI.2009.5184769⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00438842v1</w:t>
+                <w:t xml:space="preserve">lirmm-00370798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId654" w:history="1">
+            <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Gate Oxide Short Defects on the Stability of Minimal Sized SRAM Core-Cell by Applying Non-Split Models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId237" w:history="1">
+                <w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Wrobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Dilillo</w:t>
+                <w:t xml:space="preserve">F. Saigné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Cairo, Egypt. pp.225-229</w:t>
+              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Trani, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId654" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00370798v1</w:t>
+            <w:hyperlink r:id="rId656" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01957246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of BOBST for the Detection of Neutrons Induced Errors in SRAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Delay Fault Diagnosis in Sequential Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId650" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Benabboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWASI: International Workshop on Advances in Sensors and Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Trani, Italy</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Taichung, Taiwan. pp.355-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01957246v1</w:t>
+                <w:t xml:space="preserve">lirmm-00406968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fault-Simulation-Based Approach for Logic Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Benabboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -36640,103 +36640,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off Between Power Dissipation and Delay Fault Coverage For LOS and LOC Testing Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impact of Low-Power Design on Test and Reliability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Spain</w:t>
@@ -36765,77 +36765,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive Bridging Fault Diagnosis based on the SLAT Paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Benabboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36903,77 +36903,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Design-for-Test Technique for SRAM Core-Cell Stability Faults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37024,90 +37024,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using TMR Architectures for SoC Yield Improvement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -37143,575 +37143,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00406967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History-Based Diagnosis Technique for Static and Dynamic Faults in SRAMs</w:t>
+                <w:t xml:space="preserve">A History-Based Technique for Faults Diagnosis in SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'2008: International Test Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId665" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00341798v1</w:t>
+                <w:t xml:space="preserve">lirmm-00341821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId667" w:history="1">
+            <w:hyperlink r:id="rId666" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A History-Based Technique for Faults Diagnosis in SRAMs</w:t>
+                <w:t xml:space="preserve">A Signature-based Approach for Diagnosis of Dynamic Faults in SRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Ney</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Tunis, Tunisia. pp.001-006, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS.2008.4540243⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId667" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00341821v1</w:t>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00324143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Signature-based Approach for Diagnosis of Dynamic Faults in SRAMs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of Technology Scaling on Defects and Parameter Deviations in Embedded SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Landrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, San Diego, California, United States. pp.336</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324143v1</w:t>
+                <w:t xml:space="preserve">lirmm-00324151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Technology Scaling on Defects and Parameter Deviations in Embedded SRAMs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A History-Based Diagnosis Technique for Static and Dynamic Faults in SRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId662" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId671" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VLSI Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC'2008: International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.1-10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId671" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2008.4700555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00324151v1</w:t>
+                <w:t xml:space="preserve">lirmm-00341798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">March CRF: an Efficient Test for Complex Read Faults in SRAM Memories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashir M. Al Hashimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37752,321 +37752,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-01239052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">March Pre: an Efficient Test for Resistive-Open Defects in the SRAM Pre-charge Circuit</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Minimizing Test Power in SRAM through Pre-charge Activity Reduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Rosinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bashir Al-Hashimi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DDECS'06: Design and Diagnostics of Electronic Circuits and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Munich, Germany. pp.1159-1165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DATE.2006.244016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00134776v1</w:t>
+                <w:t xml:space="preserve">lirmm-00137598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId676" w:history="1">
+            <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimizing Test Power in SRAM through Pre-charge Activity Reduction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">March Pre: an Efficient Test for Resistive-Open Defects in the SRAM Pre-charge Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bashir Al-Hashimi</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DDECS'06: Design and Diagnostics of Electronic Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2006, Prague, République Tchèque, pp.256-261</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DATE.2006.244016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00137598v1</w:t>
+                <w:t xml:space="preserve">lirmm-00134776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId678" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leakage Read Fault in Nanoscale SRAM: Analysis, Test and Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bashir Al-Hashimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Rosinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -38098,204 +38098,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00137603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidence des Défauts Résistifs dans les Circuits de Précharge des Mémoires SRAM</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Resistive-Open Defect Influence in SRAM Pre-Charge Circuits: Analysis and Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.116-121, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId680" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ETS.2005.33⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106529v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive-Open Defect Injection in SRAM Core-Cell: Analysis and Comparison Between 0.13 um and 90 nm Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -38310,1259 +38319,1250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Anaheim, CA, United States. pp.857-862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId680" w:history="1">
+            <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00136906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId681" w:history="1">
+            <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Retention Fault in SRAM Memories: Analysis and Detection Procedures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Efficient Test of Dynamic Read Destructive Faults in SRAM Memories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS 2005 - 23rd IEEE VLSI Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil. pp.40-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId682" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/VTS.2005.37⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00105995v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive-Open Defect Influence in SRAM Pre-Charge Circuits: Analysis and Characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Data Retention Fault in SRAM Memories: Analysis and Detection Procedures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.116-121, </w:t>
+              <w:t xml:space="preserve">VTS 2005 - 23rd IEEE VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Palm Springs, CA, United States. pp.183-188, </w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ETS.2005.33⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/VTS.2005.37⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106010v1</w:t>
+                <w:t xml:space="preserve">lirmm-00105995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Test of Dynamic Read Destructive Faults in SRAM Memories</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Resistive-Open Defect Injection in SRAM Core-Cell: Analysis and Comparison between 0.13μm and 90nm Technologies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Anaheim, CA, United States. pp.857-862, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId686" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1065579.1065804⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00106515v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId686" w:history="1">
+            <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive-Open Defect Injection in SRAM Core-Cell: Analysis and Comparison between 0.13μm and 90nm Technologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Incidence des Défauts Résistifs dans les Circuits de Précharge des Mémoires SRAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Bastian Hage-Hassan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DAC: Design Automation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JNRDM 2005 - 8e Journées Nationales du Réseau Doctoral de Microélectronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1065579.1065804⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00106558v1</w:t>
+                <w:t xml:space="preserve">lirmm-00106529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Read Destructive Faults in Embedded-SRAMs: Analysis and March Test Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Resistive-Open Defects in Embedded-SRAM Core Cells: Analysis and March Test Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Borri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.140-145</w:t>
+              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2004, Kenting, Taiwan. pp.266-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108795v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">March iC-: An Improved Version of March C- for ADOFs Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Dynamic Read Destructive Faults in Embedded-SRAMs: Analysis and March Test Solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Borri</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.140-145</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00108772v1</w:t>
+                <w:t xml:space="preserve">lirmm-00108795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">March Tests Improvements for Address Decoder Open and Resistive Open Fault Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId692" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Borri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2004, Cartagena, Colombia. pp.31-36</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108896v1</w:t>
+            <w:hyperlink r:id="rId690" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId691" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistive-Open Defects in Embedded-SRAM Core Cells: Analysis and March Test Solution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">An A/D Interface for Resonant Piezoresistive MEMS Sensor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Beroulle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Latorre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Nouet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ATS: Asian Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISIE 2004 - IEEE International Symposium on Industrial Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2004, Ajaccio, France. pp.83-88, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISIE.2004.1571786⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108800v1</w:t>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId697" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">March Tests Improvements for Address Decoder Open and Resistive Open Fault Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">March iC-: An Improved Version of March C- for ADOFs Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Borri</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2004, Napa Valley, CA, United States. pp.129-134, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/VTEST.2004.1299236⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00108642v1</w:t>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00108772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId699" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test March pour la Détection des Fautes Dynamiques dans les Décodeurs de Mémoires SRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39617,77 +39617,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of open and resistive-open defect test conditions in SRAM address decoders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -39777,277 +39777,277 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine learning application to space particle discrimination from multiple-cell upsets in a memory device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Technology Dependence of Stuck Bits and Single Event Upsets in 110, 72, and 63-nm SDRAMs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Söderström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId703" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ruben Garcia Alia</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Martins Pio de Mattos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Gil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heikki Kettunen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2022 - 22nd European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. , 2022</w:t>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-03837246v1</w:t>
+                <w:t xml:space="preserve">lirmm-03834026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technology Dependence of Stuck Bits and Single Event Upsets in 110, 72, and 63-nm SDRAMs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
+                <w:t xml:space="preserve">Machine learning application to space particle discrimination from multiple-cell upsets in a memory device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Coronetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Matana Luza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Heikki Kettunen</w:t>
+            <w:hyperlink r:id="rId704" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sanaa Barik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Bosser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruben Garcia Alia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RADECS 2022 - 22nd European Conference on Radiation and Its Effects on Components and Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. </w:t>
+              <w:t xml:space="preserve">, Oct 2022, Venice, Italy. , 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-03834026v1</w:t>
+            <w:hyperlink r:id="rId703" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-03837246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Performance Evaluation of a Fault-tolerant RISC-V with Vector Instruction Support to Space Applications</w:t>
               </w:r>
@@ -40059,77 +40059,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Imianosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Albenes Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASSS/LACW 2022 - Joint 3rd IAA Latin American Symposium on Small Satellites and 5th IAA Latin American CubeSat Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brasilia, Brazil. , 2022</w:t>
@@ -40197,64 +40197,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thiago H. Rausch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Almeida dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LASSS/LACW 2022 - Joint 3rd IAA Latin American Symposium on Small Satellites and 5th IAA Latin American CubeSat Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Brasilia, Brazil. , 2022</w:t>
@@ -40283,90 +40283,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interconnection Architecture for Dependable Multicore Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douglas Rossi de Melo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Zeferino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Augusto Bezerra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PhD Forum - 26th IFIP/IEEE International Conference on Very Large Scale Integration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Torino, Italy. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -40391,103 +40391,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fault-Effect Propagation Based Intra-cell Scan Chain Diagnosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhenzhou Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Lyon, France. 2013</w:t>
@@ -40516,90 +40516,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId711" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Capacitive defects on TAS-MRAMs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40641,103 +40641,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId712" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating Multiple-Cell-Upsets on a 90mn SRAM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgios Tsiligiannis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Lyon, France. 2013</w:t>
@@ -40766,90 +40766,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId713" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling-Based Resistive-Open Defects in TAS-MRAM Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Azevedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -40900,103 +40900,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId715" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resistive Open Defect Analysis for Through-Silicon-Vias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carolina Momo Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Annecy, France. 17th IEEE European Test Symposium, pp.183, 2012</w:t>
@@ -41019,463 +41019,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-00806795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Roaming Memory Test Bench for Detecting Particle Induced SEUs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Paolo Rech</w:t>
+                <w:t xml:space="preserve">Parity Prediction Synthesis for Nano-Electronic Gate Designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Duc Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC 2010 - International Test Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ITC'2010: International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. pp.N/A, 2010</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00537879v1</w:t>
+                <w:t xml:space="preserve">lirmm-00537938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId718" w:history="1">
+            <w:hyperlink r:id="rId717" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parity Prediction Synthesis for Nano-Electronic Gate Designs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Virazel</w:t>
+                <w:t xml:space="preserve">Is Test Power Reduction Through X-Filling Good Enough?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangmei Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITC'2010: International Test Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. pp.N/A, 2010</w:t>
+              <w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId718" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00537938v1</w:t>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00537926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId719" w:history="1">
+            <w:hyperlink r:id="rId718" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Test Power Reduction Through X-Filling Good Enough?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">A Roaming Memory Test Bench for Detecting Particle Induced SEUs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc J.-M. Galliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Rech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITC'2010: International Test Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ITC 2010 - International Test Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Austin, TX, United States. 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TEST.2010.5699302⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId719" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00537926v1</w:t>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00537879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SoC Yield Improvement for Future Nanoscale Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -41517,103 +41517,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Logic Diagnosis Approach for Sequential Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Benabboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS 2009 - 14th IEEE European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sevilla, Spain. , 2009, Ph. D. Forum</w:t>
@@ -41642,103 +41642,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId722" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Resistive-Bridging Defects in SRAM Core-Cell: Impact within the Core-Cell and in the Memory Array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ETS: European Test Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Sevilla, Spain. 14th IEEE European Test Symposium, 2009</w:t>
@@ -41767,103 +41767,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId723" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SRAM Core-cell Quality Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renan Alves Fonseca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SOC SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2009</w:t>
@@ -41892,90 +41892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NAND Flash Testing: A Preliminary Study on Actual Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42026,103 +42026,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trade-off Between Power Dissipation and Delay Fault Coverage for LOS and LOC Testing Schemes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangmei Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR SOC SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, France. 2009</w:t>
@@ -42151,90 +42151,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test des Mémoires FLASH NAND</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Didier Mauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42321,77 +42321,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advanced Test Methods for SRAMs - Effective Solutions for Dynamic Fault Detection in Nanoscaled Technologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Pravossoudovitch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Virazel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42454,77 +42454,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space Radiation Effects in Electronics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Louis Bosser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arto Javanainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId730" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ari Virtanen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -42562,90 +42562,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId731" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electromigration Alleviation Techniques for 3D Integrated Circuits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuanqing Cheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aida Todri-Sanial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -42723,51 +42723,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId732" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of space radiation on COTS memories: the MTCUBE project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -42843,77 +42843,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -42965,77 +42965,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43087,77 +43087,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43196,90 +43196,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOETS CT302 - Programme CEE CATRENE - Summary Technical Report 2S-2009 - Rapport Technique de Fin d'année</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId655" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -43344,51 +43344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bosio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId739" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Flottes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -43459,51 +43459,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId740" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test and Reliability of Electronic Circuits in Natural and Radiative Environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Dilillo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Electronics. Université de Montpellier, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -43611,51 +43611,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="961BA52E"/>
+    <w:nsid w:val="1B304AAD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -43842,51 +43842,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-dilillo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1295-2688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18891885X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3537402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350791v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105184" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wrobel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuboyama" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561917" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069554v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M P Mattos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3524726" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Al&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almeida dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3487647" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Viel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102465" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. P. Mattos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R Alas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/06/P06009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607285v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101954" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412765v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Gkountoumis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Barros Marin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/01/P01012" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526716v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zimmaro" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3376749" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666210v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/les.2024.3420934" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666202v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins Pio de Mattos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101822" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811422v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi de Melo" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13224461" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526731v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borel" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3378668" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666207v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M. Aviles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Valderas" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3406021" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715015v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Slipukhin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3424201" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3295435" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120913v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3270206" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834128v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3217841" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Melo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122557" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03382380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soderstrom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3116999" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin William Mezger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Zeferino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Puchner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114406" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358914v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Farabolini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068186" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358839v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Albenes Zeferino" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114346" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03382368v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bricas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114276" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Infantino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2972777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02547726v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Zeferino" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Bezerra" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245416" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008002v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Farjallah" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armani" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gherman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.014" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02415535v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kessler Slongo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gabriel Reis" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaiki" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vale Barbosa Eiterer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.01.035" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02016480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cangialosi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2902441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louis Bosser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Lalumondiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2797543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01513884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brucoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/C04007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400132" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rodriguez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Samaras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vandevelde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2551733" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2608004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Zadeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527781" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2559943" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/1/013006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousselet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496725" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254157v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496874" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234429v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299762" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272958v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5459-3" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272978v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2355418" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272964v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5481-5" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238443v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5479-z" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237646v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foro" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2332813" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234461v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ecoffet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368613" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934937v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bernardi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Carvalho" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2013.1259" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805001v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235148" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805017v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Alves Fonseca" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5291-6" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLXVXBZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806773v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Didier Mauroux" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5277-4" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C0N116KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Duivenbode" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180924" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553567v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553548v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangmei Wu" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1086" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Borri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v3i1.276" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194254v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastian Hage-Hassan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5003-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134769v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-7761-1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N50VDXQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137590v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rosinger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Al-Hashimi" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2006.062" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-1169-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/752D2EEE1480A37FB0AE63B3AC11851741ACCD1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6146-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481310v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H Rausch" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481410v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481356v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381582v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919286v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Andjelkovic" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Vargas" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krstic" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930198v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H S M&#252;ller" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966348" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170292v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127945v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017062v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148723v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984377v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127892v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI66786.2025.11121981" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351202v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Stoikos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Axelou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelopidas Tsoumanis" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715410v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715408v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil G Q Santana" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715407v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715405v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266886v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mezger" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Santos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313566" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266881v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313567" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266887v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313549" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266888v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313569" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266891v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Valderas" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266900v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266897v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266899v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi Melo" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI58316.2023.10164578" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122431v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296178v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295893v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296158v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833983v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962335" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124165v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03832662v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833958v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ets54262.2022.9810454" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295913v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266848v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417059" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358975v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505053" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357515v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505054" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357444v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505143" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435567v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651807" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03026132v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081185" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363644v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025657v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Asciolla" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37277-4_11" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03028881v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025736v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250865" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025721v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9080918" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025767v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14210/cotb.v11n1.p332-336" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosser" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay-Obbe Voss" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS47380.2019.9745715" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358989v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS47380.2019.9745668" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025660v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadzadeh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2019.8875475" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02415559v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Fara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Furano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2019.8791299" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008414v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zeferino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2019.8704580" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zar Ant&#244;nio Rigo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Dominghini Tramontin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martins" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vega Martinez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2019.8704551" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008384v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008214v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368578" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008453v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008460v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Goncalves Martins" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929212v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929267v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01582185v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Seif" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2017.8242066" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687675v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Layer" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968233" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298421v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382532v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457424v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2016.7479198" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298423v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382578v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337405v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272730v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138733" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272719v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127350" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238435v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2015.7184968" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272937v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1031" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238408v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365650" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272696v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127349" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238437v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238397v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365578" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.18" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272933v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.99" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238384v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238392v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365617" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238388v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932433v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272539v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2014.57" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238438v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237668v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01297441v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238439v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272951v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bernard" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238432v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237617v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937428" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237599v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937441" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805398v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805389v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.58" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805334v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2011.6139149" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805275v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805378v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805049v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231070" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651796v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679509v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651905v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651226v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.41" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651238v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.89" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651247v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Miyase" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Uchinodan" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunari Enokimoto" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamato" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wen" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592203v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783111" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651791v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647750v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647760v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941434" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679513v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679522v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805339v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131395" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805407v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679516v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805300v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2011.5937088" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647822v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.21" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647773v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592182v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553619v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545131v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benabboud" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553612v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553989v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492741v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566869v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00559034v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Grosso" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Melchiori" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Loparco" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Appello" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560236" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553995v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493204v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493236v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553592v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553930v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545102v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00475734v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Fangmei" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553947v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553935v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553626v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406968v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371377v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435005v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371198v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371374v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ney" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2009.5090873" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406967v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341798v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700555" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341821v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324143v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540243" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324151v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239052v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir M. Al Hashimi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295276" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134776v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137598v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244016" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137603v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106529v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136906v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105995v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2005.37" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106010v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2005.33" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106515v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106558v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065579.1065804" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108795v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108772v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2004.1299236" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108800v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108642v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108644v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238821v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2003.1250818" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03837246v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Barik" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834026v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834121v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834119v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Mafra" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H. Rausch" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008476v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537938v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537926v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433798v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433792v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433796v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434962v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433765v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2009.5355898" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434959v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433770v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371359v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007913v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Virtanen" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008210v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406974v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01259002v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-dilillo" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1295-2688" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/18891885X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928274v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Scialdone" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Ferraro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Danzeca" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Saigne" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Boch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3537402" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046464v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Marques" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wrobel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kuboyama" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561917" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069554v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M P Mattos" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/access.2024.3524726" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05350791v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wesley Grignani" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kastriotou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Cazzaniga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2025.105184" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715265v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a-Al&#237;a" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Imianosky" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Almeida dos Santos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3487647" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151664v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Viel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas R Melo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2025.102465" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023660v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; M. P. Mattos" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio R Alas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas A. Santos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/20/06/P06009" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666202v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Martins Pio de Mattos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Matana Luza" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viyas Gupta" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101822" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412765v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Gkountoumis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Barros Marin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/01/P01012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526716v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Zimmaro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rub&#233;n Garc&#237;a Al&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Masi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3376749" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666210v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/les.2024.3420934" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811422v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi de Melo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13224461" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526731v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Borel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3378668" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666207v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo M. Aviles" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a-Valderas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Entrena" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2024.3406021" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715015v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Slipukhin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2024.3424201" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607285v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ygor Aguiar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics13101954" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834128v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Ruospo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Sanchez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Traiola" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MC.2022.3217841" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192915v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel S&#246;derstr&#246;m" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heikki Kettunen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3295435" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120913v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2023.3270206" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04120525v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Melo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics12122557" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03382380v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Soderstrom" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2021.3116999" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03737820v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin William Mezger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A Zeferino" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2022.3174125" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435635v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Puchner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Letiche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114406" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03382368v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaetan Bricas" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Tsiligiannis" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114276" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358839v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Albenes Zeferino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2021.114346" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358914v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arto Javanainen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfrid Farabolini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3068186" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02911961v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Infantino" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Markus Brugger" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2972777" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02415535v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Kessler Slongo" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Gabriel Reis" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Gaiki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro von Hohendorff Seger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Vale Barbosa Eiterer" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actaastro.2019.01.035" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02547726v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar A. Zeferino" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Augusto Bezerra" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s19245416" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008002v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Farjallah" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Armani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Gherman" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2019.01.014" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02016480v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Cangialosi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Cerutti" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2019.2902441" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007922v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Louis Bosser" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen D. Lalumondiere" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2018.2797543" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636059v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pouget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2017.07.056" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01513884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Brucoli" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/12/04/C04007" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272986v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218126616400132" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382563v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rodriguez" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Samaras" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vandevelde" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2551733" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382480v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2608004" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382508v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Frost" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad Zadeh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2527781" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382552v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2016.2559943" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01434747v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/32/1/013006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254157v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496874" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01254148v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rousselet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2015.2496725" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04056468v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363120" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272978v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TED.2014.2355418" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234429v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299762" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234463v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2363123" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272958v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Duc Tran" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5459-3" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272964v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhenzhou Sun" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5481-5" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238443v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo B. Zordan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-014-5479-z" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237646v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Foro" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Rech" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2332813" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234448v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/9/05/C05052" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234441v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2299733" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234461v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Ecoffet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2368613" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01255754v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aida Todri-Sanial" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandip Kundu" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2283800" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234455v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarek Saad Saoud" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soilihi Moindjie" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Autran" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Munteanu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2365038" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2014.2313742" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248578v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2294080" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805005v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2239311" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806776v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2187081" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00934937v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bernardi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauricio de Carvalho" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Sonza Reorda" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2013.1259" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805001v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2235148" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234419v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Roch Vaill&#233;" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Pantel" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc J.-M. Galliere" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2264957" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806774v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2012.2197427" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2013.2257847" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806773v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Didier Mauroux" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5277-4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-C0N116KV-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805011v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/7/05/P05007" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805031v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Griffoni" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2012.2187218" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805017v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Alves Fonseca" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-012-5291-6" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZLXVXBZJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805039v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeroen van Duivenbode" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Linten" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Simoen" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2180924" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805046v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2123114" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805045v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2011.2136359" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553548v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangmei Wu" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2010.1086" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553567v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vial" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341793v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Borri" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.29292/jics.v3i1.276" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00194254v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bastian Hage-Hassan" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5003-9" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137590v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Rosinger" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir Al-Hashimi" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jolpe.2006.062" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134769v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-006-7761-1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-N50VDXQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105314v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-1169-1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/752D2EEE1480A37FB0AE63B3AC11851741ACCD1F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105313v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-005-6146-1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481410v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481356v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481332v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481310v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H Rausch" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017062v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170292v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127945v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127892v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI66786.2025.11121981" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984377v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05351202v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavlos Stoikos" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympia Axelou" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelopidas Tsoumanis" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios-Ioannis Paliaroutis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371489v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Chatzivangelis" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikoloas Zazatis" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381582v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919286v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Andjelkovic" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Vargas" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milos Krstic" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930198v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo H S M&#252;ller" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LASCAS64004.2025.10966348" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715408v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil G Q Santana" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715407v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715405v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715410v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266887v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Santos" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313549" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266891v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Garc&#237;a Valderas" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266900v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266897v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266899v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Rossi Melo" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI58316.2023.10164578" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266888v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313569" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296178v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04122431v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295893v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296158v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266881v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313567" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266886v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mezger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT59622.2023.10313566" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124165v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833983v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT56152.2022.9962335" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03832662v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03833958v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ets54262.2022.9810454" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295913v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357515v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505054" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358975v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505053" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03357444v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505143" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03435567v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS53581.2021.9651807" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266848v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS52668.2021.9417059" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363644v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025657v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Asciolla" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Menicucci" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-37277-4_11" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03028881v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025736v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT50435.2020.9250865" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025721v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9080918" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025767v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14210/cotb.v11n1.p332-336" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03026132v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS48698.2020.9081185" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359010v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Bosser" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kay-Obbe Voss" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS47380.2019.9745715" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03358989v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS47380.2019.9745668" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03025660v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammadzadeh" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2019.8875475" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02415559v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iacopo Fara" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Furano" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Ottavi" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2019.8791299" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008414v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Zeferino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2019.8704580" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008436v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;zar Ant&#244;nio Rigo" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elder Dominghini Tramontin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Martins" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Vega Martinez" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2019.8704551" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008384v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008453v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ramos" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008214v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368578" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008460v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Manuel Goncalves Martins" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929267v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01582185v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelino Seif" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2017.8242066" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01687675v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Badets" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Chabchoub" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Layer" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968233" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929212v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382532v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01457424v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2016.7479198" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01382578v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01337405v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01298421v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238408v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365650" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272730v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imran Wali" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138733" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272719v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127350" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272696v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymen Touati" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127349" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238437v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272937v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1031" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238435v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2015.7184968" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238397v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365578" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272684v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2015.18" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272933v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anu Asokan" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.99" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01932433v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238388v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238384v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238392v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2015.7365617" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248600v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Momo Metzler" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868774" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01297441v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238439v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248591v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bernabovi" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868814" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248590v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868792" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237717v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248592v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.42" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238438v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248594v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818772" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272951v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bernard" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248597v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NATW.2014.23" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237668v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248599v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868791" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248596v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuanqing Cheng" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ASPDAC.2014.6742948" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248601v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2014.6847830" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237709v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237660v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248598v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2014.6868794" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01934616v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Touboul" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pouget" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01272539v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2014.57" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805140v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2013.099" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248617v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2013.6654633" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238413v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Ioana Vatajelu" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2013.6653597" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237599v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937441" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818977v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2013.6651927" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01237617v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937428" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818955v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604066" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01921630v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569373" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01433308v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839046v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2013.6576070" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00817224v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2013.6523652" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805291v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839043v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSimE.2013.6529956" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839062v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937429" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839052v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238433v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01248603v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2013.6527775" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839085v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2013.6937419" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806872v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839042v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573628" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238432v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805366v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2013.6548894" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839044v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2013.6569349" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00689024v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2012.6176526" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806863v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807055v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805165v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805378v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806841v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807054v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805389v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.58" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805169v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RTC.2012.6418104" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806890v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.46" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805143v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2012.6401578" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805150v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806836v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805334v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2011.6139149" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805275v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806827v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805163v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00807053v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805374v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233033" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806803v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806809v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.37" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806778v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231079" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805049v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2012.6231070" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805373v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2012.6313853" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806859v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01935785v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806842v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805398v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00818984v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2012.30" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806848v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233037" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592203v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783111" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651791v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647750v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647760v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2011.5941434" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679513v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805314v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131396" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651905v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805123v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.97" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651226v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.41" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679522v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805339v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131395" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651247v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kohei Miyase" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Uchinodan" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kazunari Enokimoto" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuta Yamato" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoqing Wen" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651238v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2011.89" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679516v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805407v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805300v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2011.5937088" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647822v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.21" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805394v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2011.6004712" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805120v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592000v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2011.5783078" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592182v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651917v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647815v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2011.5981222" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647773v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679509v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679524v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651796v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00651802v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553612v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553989v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566847v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00566869v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00559034v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelangelo Grosso" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Melchiori" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Loparco" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Appello" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560236" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553995v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493204v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493236v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00492741v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553592v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553930v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545102v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00475734v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wu Fangmei" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553947v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553935v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553626v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00553619v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00545131v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Benabboud" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00438842v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWASI.2009.5184769" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00370798v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01957246v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406968v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371377v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435005v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371198v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371374v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ney" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2009.5090873" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406967v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341821v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324143v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2008.4540243" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00324151v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00341798v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700555" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01239052v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bashir M. Al Hashimi" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295276" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137598v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244016" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00134776v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00137603v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106010v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2005.33" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00136906v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106515v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105995v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2005.37" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106558v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1065579.1065804" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106529v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108800v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108795v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108642v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108896v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Dumas" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISIE.2004.1571786" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108772v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTEST.2004.1299236" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108644v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01238821v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ATS.2003.1250818" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834026v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03837246v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Barik" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834121v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03834119v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo S. Mafra" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thiago H. Rausch" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008476v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839113v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839093v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00839108v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806793v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2012.6233034" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00806795v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537938v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537926v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537879v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2010.5699302" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433798v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433792v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433796v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434962v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433765v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2009.5355898" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00434959v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00433770v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00371359v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02007913v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Virtanen" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01800220v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02008210v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406974v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/tel-01259002v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>