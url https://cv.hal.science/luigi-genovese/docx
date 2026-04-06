--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -168,5574 +168,5808 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (46)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
+                <w:t xml:space="preserve">Coupling Quantum Mechanical Modeling and Molecular Dynamics on Heterogeneous Supercomputers for Studying Distal Mutation Effects on Drug Binding in HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+                <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+                <w:t xml:space="preserve">Louis Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kshipra Sharma</w:t>
+                <w:t xml:space="preserve">Marco Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
+              <w:t xml:space="preserve">arxiv.org</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2603.26411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688082v1</w:t>
+                <w:t xml:space="preserve">hal-05571966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory data science on supercomputers for quantum mechanical calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Dawson</w:t>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Beal</w:t>
+                <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Stella</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Takahito Nakajima</w:t>
+                <w:t xml:space="preserve">Yiran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad4b80⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (34), pp.23354-23364. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738731v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roadmap on methods and software for electronic structure based simulations in chemistry and materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory data science on supercomputers for quantum mechanical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Volker Blum</w:t>
+                <w:t xml:space="preserve">Martina Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ryoji Asahi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Gustav Bihlmayer</w:t>
+                <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad48ec⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.027003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad4b80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738742v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+                <w:t xml:space="preserve">Roadmap on methods and software for electronic structure based simulations in chemistry and materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Volker Blum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ryoji Asahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vergnaud</w:t>
+                <w:t xml:space="preserve">Christoph Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergej Pasko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simonas Krotkus</w:t>
+                <w:t xml:space="preserve">Gustav Bihlmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.042501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad48ec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04291553v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein - ligand interactions from a quantum fragmentation perspective : the case of the SARS-CoV-2 main protease interacting with α−ketoamide inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vergnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luigi Genovese</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takahito Nakajima</w:t>
+                <w:t xml:space="preserve">Sergej Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+                <w:t xml:space="preserve">Simonas Krotkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/5.0148064⟩</w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.045024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933298v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient extraction of resonant states in systems with defects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protein - ligand interactions from a quantum fragmentation perspective : the case of the SARS-CoV-2 main protease interacting with α−ketoamide inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Nakajima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivan Duchemin</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111928⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (21), pp.214121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03611185v2</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02933298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental–theoretical study of laccase as a detoxifier of aflatoxins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efficient extraction of resonant states in systems with defects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Letournel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Levitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco Zaccaria</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Ruget</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-023-27519-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 477, pp.111928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04199722v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03611185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pseudo-fragment approach for extended systems derived from linear-scaling DFT</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Experimental–theoretical study of laccase as a detoxifier of aflatoxins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Zaccaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darius Russel Kish</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Reverberi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Carmela Bonaccorsi Di Patti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (28), pp.285901. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.860. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab1664⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-023-27519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02138955v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04199722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Locality and computational reliability of linear response calculations for molecular systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition-based constrained DFT for the robust and reliable treatment of excitations in supramolecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Stella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marco d'Alessandro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Kritam Thapa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.023805⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (5), pp.3027−3038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02138937v1</w:t>
+                <w:t xml:space="preserve">hal-05571935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear scaling DFT calculations for large tungsten systems using an optimized local basis</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Pseudo-fragment approach for extended systems derived from linear-scaling DFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2018.01.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (28), pp.285901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab1664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139051v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOAST: A metaprogramming framework to produce portable and efficient computing kernels for HPC applications</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Locality and computational reliability of linear response calculations for molecular systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco d'Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342017718068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 3 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.023805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620778v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02138937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordable and accurate large-scale hybrid-functional calculations on GPU-accelerated supercomputers</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Linear scaling DFT calculations for large tungsten systems using an optimized local basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eixarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervi Mantsinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa8c9⟩</w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.64-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141904v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards simulation at picometer-scale resolution: Revisiting inversion domain boundaries in GaN</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Affordable and accurate large-scale hybrid-functional calculations on GPU-accelerated supercomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165306⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), pp.095901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa8c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986656v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of an external electric field on the potential-energy surface of alkali-metal-decorated C 60</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">BOAST: A metaprogramming framework to produce portable and efficient computing kernels for HPC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063401⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.28-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342017718068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02141912v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01620778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable exohedrally decorated Borospherene B40</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Towards simulation at picometer-scale resolution: Revisiting inversion domain boundaries in GaN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (16), pp.165306. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-017-06877-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143334v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Sphere Continuum Solvation in Electronic-Structure Calculations</w:t>
+                <w:t xml:space="preserve">Influence of an external electric field on the potential-energy surface of alkali-metal-decorated C 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Deb Sankar De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00375⟩</w:t>
+              <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139053v1</w:t>
+                <w:t xml:space="preserve">hal-02141912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity reduction in large quantum systems: fragment identification and population analysis via a local optimized minimal basis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Metastable exohedrally decorated Borospherene B40</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00291⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06877-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139068v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface reconstruction of fluorites in vacuum and aqueous environment</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Complexity reduction in large quantum systems: fragment identification and population analysis via a local optimized minimal basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033609⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.4079-4088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143329v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Computation of Sparse Matrix Functions for Large-Scale Electronic Structure Calculations: The CheSS Library</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">William Dawson</w:t>
+                <w:t xml:space="preserve">Soft-Sphere Continuum Solvation in Electronic-Structure Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Andreussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagarmoy Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Wagner</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Takahito Nakajima</w:t>
+                <w:t xml:space="preserve">Nisanth Nair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (10), pp.4684-4698. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00348⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.3829-3845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02143323v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Poisson and Poisson-Boltzmann solver for electrostatic environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Surface reconstruction of fluorites in vacuum and aqueous environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Sicher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santanu Saha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4939125⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01849435v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility in density functional theory calculations of solids</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bluegel</w:t>
+                <w:t xml:space="preserve">Efficient Computation of Sparse Matrix Functions for Large-Scale Electronic Structure Calculations: The CheSS Library</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad3000⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (10), pp.4684-4698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01849842v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02143323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in large scale quantum mechanical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Huhs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.e1290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcms.1290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wavelet-based Projector Augmented-Wave (PAW) method: Reaching frozen-core all-electron precision with a systematic, adaptive and localized wavelet basis set</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reproducibility in density functional theory calculations of solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Lejaeghere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Bihlmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjoern Bjoerkman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Blaha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Bluegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Physics Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.06.012⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6280), pp.1415-U81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aad3000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01851575v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01849842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-limited carrier mobility and resistivity from carbon nanotubes to graphene</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A generalized Poisson and Poisson-Boltzmann solver for electrostatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliviero Andreussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075414⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.014103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615207v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01849435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment approach to constrained density functional theory calculations using Daubechies wavelets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">A wavelet-based Projector Augmented-Wave (PAW) method: Reaching frozen-core all-electron precision with a systematic, adaptive and localized wavelet basis set</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Rangel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922378⟩</w:t>
+              <w:t xml:space="preserve">Computer Physics Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 208, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616555v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01851575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipole-preserving quadratures for the discretization of functions in real-space electronic structure calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Fragment approach to constrained density functional theory calculations using Daubechies wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp01236h⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (23), pp.234105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593310v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and efficient linear scaling DFT calculations with universal applicability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Multipole-preserving quadratures for the discretization of functions in real-space electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (47), pp.31360-31370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00437c⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (47), pp.31582-31591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01236h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616550v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward Fast and Accurate Evaluation of Charge On-Site Energies and Transfer Integrals in Supramolecular Architectures Using Linear Constrained Density Functional Theory (CDFT)-Based Methods</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+                <w:t xml:space="preserve">Accurate and efficient linear scaling DFT calculations with universal applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tobias Neumann</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00057⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (47), pp.31360-31370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00437c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616553v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A highly selective non-radical diazo coupling provides low cost semi-conducting carbon nanotubes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
+                <w:t xml:space="preserve">Phonon-limited carrier mobility and resistivity from carbon nanotubes to graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Pereira Coutada Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.064⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (7), pp.075414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00929676v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Wavelet-based linear-response time-dependent density-functional theory: Excited-states modeling of fluorescent compounds with UV–vis spectra calculations” [Chem. Phys. 402 (2012) 29]</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Toward Fast and Accurate Evaluation of Charge On-Site Energies and Transfer Integrals in Supramolecular Architectures Using Linear Constrained Density Functional Theory (CDFT)-Based Methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grisanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 11 (5), pp.2077-2086. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01650976v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daubechies Wavelets for Linear Scaling Density Functional Theory</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Corrigendum to “Wavelet-based linear-response time-dependent density-functional theory: Excited-states modeling of fluorescent compounds with UV–vis spectra calculations” [Chem. Phys. 402 (2012) 29]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaarathi Natarajan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Casida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4871876⟩</w:t>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 436-437, pp.63 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01334186v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energetic and vibrational analysis of hydrogenated silicon m vacancies above saturation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A highly selective non-radical diazo coupling provides low cost semi-conducting carbon nanotubes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hanifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alireza Ghasemi</w:t>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Lenosky</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luigi Genovese</w:t>
+                <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.054117⟩</w:t>
+              <w:t xml:space="preserve">Carbon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 66, pp.246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137667v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00929676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Boron aggregation in the ground states of boron-carbon fullerenes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Daubechies Wavelets for Linear Scaling Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Ali Sadeghi</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.041404⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (20), pp.204110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02137672v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01334186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate complex scaling of three dimensional numerical potentials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Energetic and vibrational analysis of hydrogenated silicon m vacancies above saturation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alireza Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenosky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sadeghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4807495⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90 (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.054117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072694v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norm-conserving pseudopotentials with chemical accuracy compared to all-electron calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Boron aggregation in the ground states of boron-carbon fullerenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Pochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maximilian Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Willand</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Arpan Krishna Deb</w:t>
+                <w:t xml:space="preserve">Bastian Schaefer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4793260⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 89 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.041404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072703v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02137672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting the domain model for lithium intercalated graphite</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Accurate complex scaling of three dimensional numerical potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Cerioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4850877⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (20), pp.204111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4807495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02072710v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daubechies Wavelets for High Performance Electronice Structure Calculations: the BigDFT Project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Norm-conserving pseudopotentials with chemical accuracy compared to all-electron calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Willand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaroslav Kvashnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stefan Godecker</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Álvaro Vázquez-Mayagoitia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arpan Krishna Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.12.003⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 138 (10), pp.104109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4793260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00788765v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets for electronic structure calculations</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Revisiting the domain model for lithium intercalated graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sridevi Krishnan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Machado-Charry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique de la Société Française de la Neutronique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/sfn/201112004⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 103 (25), pp.251904. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4850877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194926v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of the dual potential to rationalize the occurrence of some DNA lesions (pyrimidic dimers).</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Daubechies Wavelets for High Performance Electronice Structure Calculations: the BigDFT Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">André Grand</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ospici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Godecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp202839u⟩</w:t>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 339, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00877379v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ab initio calculation of the binding energy of impurities in semiconductors : application to Si nanowires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId179" w:history="1">
+                <w:t xml:space="preserve">Wavelets for electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Genovese</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.161301⟩</w:t>
+              <w:t xml:space="preserve">École thématique de la Société Française de la Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.33-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sfn/201112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00549021v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Density Functional Theory Calculation on many-cores Hybrid CPU-GPU architectures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Use of the dual potential to rationalize the occurrence of some DNA lesions (pyrimidic dimers).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Labet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul W Ayers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Neelov</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.3166140⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 115 (27), pp.8032-8040. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp202839u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00788907v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00877379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daubechies wavelets as a basis set for density functional pseudopotential calculations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ab initio calculation of the binding energy of impurities in semiconductors : application to Si nanowires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.M. Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Delerue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.2949547⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 81 (16), pp.161301(R). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.161301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194904v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00549021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient and accurate three-dimensional Poisson solver for surface problems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Density Functional Theory Calculation on many-cores Hybrid CPU-GPU architectures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ospici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Mehaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Neelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 127 (5), pp.054704. </w:t>
+              <w:t xml:space="preserve">, 2009, 131, pp.034103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.2754685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1063/1.3166140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02194941v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient solution of Poisson’s equation with free boundary conditions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Daubechies wavelets as a basis set for density functional pseudopotential calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Neelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seyed Alireza Ghasemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 129 (1), pp.014109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2949547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient and accurate three-dimensional Poisson solver for surface problems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 127 (5), pp.054704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2754685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02194941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient solution of Poisson’s equation with free boundary conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexey Neelov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Beylkin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (7), pp.074105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5745,603 +5979,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model for the investigation of phonon-limited charge transport in 2D systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCE 2014 - 17th International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.227-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of semiconductor nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triozon F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on One-dimensional Nanomaterials, ICON13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing 3D Convolutions for Wavelet Transforms on CPUs with SSE Units and GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th Euro-Par International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Computations with Communications and I/O Explicitly Using OpenMP Based Heterogeneous Threading Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf R. Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fourestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy. pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et partage de GPU dans des grappes de calcul hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones du Parallélisme (RenPar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6351,150 +6585,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Galerkin en base mixte ondelettes/gaussiennes pour le calcul de structures électroniques en chimie quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Les Karellis, Savoie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6504,104 +6738,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Based Density Functional Theory on Massively Parallel Hybrid Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6611,176 +6845,176 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ross Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Structure Calculations on Graphics Processing Units: From Quantum Chemistry to Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2016, 1118661788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based Density Functional Theory Calculation on Massive Parallel Hybrid Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hwu, Wen-Wei W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Computing Gems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morgan Kaufmann, 2011, 9780123849885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6790,134 +7024,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing 3D Convolutions for Wavelet Transforms on CPUs with SSE Units and GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-032, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6927,147 +7161,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilities of wavelets as a computational basis set for large-scale electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7077,859 +7311,859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">psolver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Bauinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79⟩</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010623v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">psolver</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">Futile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211⟩</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012273v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atlab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">PyBigDFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012322v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">liborbs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">atlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e⟩</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012279v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CheSS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">liborbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010584v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyBigDFT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+                <w:t xml:space="preserve">CheSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368⟩</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012294v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BigDFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId244"/>
+      <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7997,51 +8231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8BB1C4F9"/>
+    <w:nsid w:val="E01F2D9E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8228,51 +8462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-genovese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1747-0247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/genovese_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5937-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stella" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad4b80" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738742v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Blum" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Asahi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bannwarth" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad48ec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199722v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Russel Kish" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Reverberi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Bonaccorsi Di Patti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27519-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab1664" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138937v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alessandro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023805" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139051v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eixarch" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mantsinen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.01.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flores-Livas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa8c9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141912v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar De" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Saha" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063401" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143334v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06877-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139053v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Andreussi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagarmoy Mandal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisanth Nair" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00375" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143329v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicher" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033609" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849435v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Andreussi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939125" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Huhs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615207v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira Coutada Miranda" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075414" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616555v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922378" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593310v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01236h" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616553v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neumann" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00057" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650976v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.001" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0C6KPFX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137667v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenosky" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadeghi" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054117" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137672v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.041404" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072694v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cerioni" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807495" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Willand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kvashnin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro V&#225;zquez-Mayagoitia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Krishna Deb" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793260" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788765v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ospici" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Godecker" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.003" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1CX5X0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194926v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genovese" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112004" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549021v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deutsch" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.161301" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788907v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neelov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3166140" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194941v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754685" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194945v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335442" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005699v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317239v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Niquet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triozon F." TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953118v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953052v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf R. Alam" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788933v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788804v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953056v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-genovese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1747-0247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/genovese_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5937-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.26411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad4b80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Asahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad48ec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Russel Kish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Reverberi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Bonaccorsi Di Patti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27519-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritam Thapa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Ratcliff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab1664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alessandro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023805" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eixarch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mantsinen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flores-Livas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa8c9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar De" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Saha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06877-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Andreussi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagarmoy Mandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisanth Nair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Huhs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Andreussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922378" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01236h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira Coutada Miranda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0C6KPFX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenosky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadeghi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.041404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cerioni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Willand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kvashnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro V&#225;zquez-Mayagoitia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Krishna Deb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ospici" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Godecker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1CX5X0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genovese" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deutsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.161301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neelov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3166140" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754685" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335442" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Niquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triozon F." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf R. Alam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>