--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -319,295 +319,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploratory data science on supercomputers for quantum mechanical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+                <w:t xml:space="preserve">Martina Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kshipra Sharma</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yiran Lu</w:t>
+                <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
+              <w:t xml:space="preserve">Electronic Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (2), pp.027003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad4b80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04688082v1</w:t>
+                <w:t xml:space="preserve">hal-04738731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploratory data science on supercomputers for quantum mechanical calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Beal</w:t>
+                <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+                <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Stella</w:t>
+                <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takahito Nakajima</w:t>
+                <w:t xml:space="preserve">Yiran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electronic Structure</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (2), pp.027003. </w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 18 (34), pp.23354-23364. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/2516-1075/ad4b80⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738731v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04688082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on methods and software for electronic structure based simulations in chemistry and materials</w:t>
               </w:r>
@@ -721,295 +721,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+                <w:t xml:space="preserve">Protein - ligand interactions from a quantum fragmentation perspective : the case of the SARS-CoV-2 main protease interacting with α−ketoamide inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Vergnaud</w:t>
+                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergej Pasko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Simonas Krotkus</w:t>
+                <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2D Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 158 (21), pp.214121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0148064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04291553v1</w:t>
+                <w:t xml:space="preserve">hal-02933298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protein - ligand interactions from a quantum fragmentation perspective : the case of the SARS-CoV-2 main protease interacting with α−ketoamide inhibitors</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Takahito Nakajima</w:t>
+                <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djordje Dosenovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Dechamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviana Cristiglio</w:t>
+                <w:t xml:space="preserve">Sergej Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Vallet</w:t>
+                <w:t xml:space="preserve">Simonas Krotkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 158 (21), pp.214121. </w:t>
+              <w:t xml:space="preserve">2D Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10 (4), pp.045024. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0148064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02933298v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04291553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient extraction of resonant states in systems with defects</w:t>
               </w:r>
@@ -1259,51 +1259,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition-based constrained DFT for the robust and reliable treatment of excitations in supramolecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kritam Thapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1376,51 +1376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-fragment approach for extended systems derived from linear-scaling DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1552,187 +1552,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linear scaling DFT calculations for large tungsten systems using an optimized local basis</w:t>
+                <w:t xml:space="preserve">BOAST: A metaprogramming framework to produce portable and efficient computing kernels for HPC applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stephan Mohr</w:t>
+                <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Eixarch</w:t>
+                <w:t xml:space="preserve">Kevin Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximilian Amsler</w:t>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mervi Mantsinen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 15, pp.64-70. </w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.28-44. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nme.2018.01.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/1094342017718068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02139051v1</w:t>
+                <w:t xml:space="preserve">hal-01620778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Affordable and accurate large-scale hybrid-functional calculations on GPU-accelerated supercomputers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Degomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1812,265 +1816,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOAST: A metaprogramming framework to produce portable and efficient computing kernels for HPC applications</w:t>
+                <w:t xml:space="preserve">Towards simulation at picometer-scale resolution: Revisiting inversion domain boundaries in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brice Videau</w:t>
+                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pouget</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J. Eymery</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/1094342017718068⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 98 (16), pp.165306. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01620778v1</w:t>
+                <w:t xml:space="preserve">hal-01986656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards simulation at picometer-scale resolution: Revisiting inversion domain boundaries in GaN</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Linear scaling DFT calculations for large tungsten systems using an optimized local basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Eixarch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Lançon</w:t>
+                <w:t xml:space="preserve">Maximilian Amsler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mervi Mantsinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 98 (16), pp.165306. </w:t>
+              <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 15, pp.64-70. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165306⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.nme.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01986656v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of an external electric field on the potential-energy surface of alkali-metal-decorated C 60</w:t>
               </w:r>
@@ -2277,77 +2277,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexity reduction in large quantum systems: fragment identification and population analysis via a local optimized minimal basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2554,51 +2554,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2662,51 +2662,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Computation of Sparse Matrix Functions for Large-Scale Electronic Structure Calculations: The CheSS Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2714,51 +2714,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (10), pp.4684-4698. </w:t>
@@ -2790,425 +2790,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in large scale quantum mechanical calculations</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephan Mohr</w:t>
+                <w:t xml:space="preserve">A generalized Poisson and Poisson-Boltzmann solver for electrostatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georg Huhs</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oliviero Andreussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Marzari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/wcms.1290⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 144, pp.014103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4939125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02072588v1</w:t>
+                <w:t xml:space="preserve">cea-01849435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reproducibility in density functional theory calculations of solids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gustav Bihlmayer</w:t>
+                <w:t xml:space="preserve">Challenges in large scale quantum mechanical calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torbjoern Bjoerkman</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Bluegel</w:t>
+                <w:t xml:space="preserve">Georg Huhs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1126/science.aad3000⟩</w:t>
+              <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7 (1), pp.e1290. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/wcms.1290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01849842v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02072588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A generalized Poisson and Poisson-Boltzmann solver for electrostatic environments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luigi Genovese</w:t>
+                <w:t xml:space="preserve">Reproducibility in density functional theory calculations of solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kurt Lejaeghere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustav Bihlmayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torbjoern Bjoerkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliviero Andreussi</w:t>
+                <w:t xml:space="preserve">Peter Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Marzari</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stefan Bluegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 144, pp.014103. </w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 351 (6280), pp.1415-U81. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4939125⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1126/science.aad3000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01849435v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01849842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet-based Projector Augmented-Wave (PAW) method: Reaching frozen-core all-electron precision with a systematic, adaptive and localized wavelet basis set</w:t>
               </w:r>
@@ -3305,572 +3305,572 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01851575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment approach to constrained density functional theory calculations using Daubechies wavelets</w:t>
+                <w:t xml:space="preserve">Phonon-limited carrier mobility and resistivity from carbon nanotubes to graphene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Pereira Coutada Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922378⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (7), pp.075414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616555v1</w:t>
+                <w:t xml:space="preserve">hal-01615207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipole-preserving quadratures for the discretization of functions in real-space electronic structure calculations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fragment approach to constrained density functional theory calculations using Daubechies wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp01236h⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (23), pp.234105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593310v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and efficient linear scaling DFT calculations with universal applicability</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multipole-preserving quadratures for the discretization of functions in real-space electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (47), pp.31360-31370. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00437c⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (47), pp.31582-31591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01236h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616550v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-limited carrier mobility and resistivity from carbon nanotubes to graphene</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henrique Pereira Coutada Miranda</w:t>
+                <w:t xml:space="preserve">Accurate and efficient linear scaling DFT calculations with universal applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ivan Duchemin</w:t>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 92 (7), pp.075414. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (47), pp.31360-31370. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075414⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00437c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615207v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Fast and Accurate Evaluation of Charge On-Site Energies and Transfer Integrals in Supramolecular Architectures Using Linear Constrained Density Functional Theory (CDFT)-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3915,424 +3915,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrigendum to “Wavelet-based linear-response time-dependent density-functional theory: Excited-states modeling of fluorescent compounds with UV–vis spectra calculations” [Chem. Phys. 402 (2012) 29]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bhaarathi Natarajan</w:t>
+                <w:t xml:space="preserve">Daubechies Wavelets for Linear Scaling Density Functional Theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.001⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 140 (20), pp.204110. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01650976v1</w:t>
+                <w:t xml:space="preserve">hal-01334186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly selective non-radical diazo coupling provides low cost semi-conducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Darchy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nassim Hanifi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Vialla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Darchy</w:t>
+                <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daubechies Wavelets for Linear Scaling Density Functional Theory</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paul Boulanger</w:t>
+                <w:t xml:space="preserve">Corrigendum to “Wavelet-based linear-response time-dependent density-functional theory: Excited-states modeling of fluorescent compounds with UV–vis spectra calculations” [Chem. Phys. 402 (2012) 29]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bhaarathi Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark E. Casida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 436-437, pp.63 - 64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4871876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01334186v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01650976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic and vibrational analysis of hydrogenated silicon m vacancies above saturation</w:t>
               </w:r>
@@ -4344,51 +4344,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alireza Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4452,77 +4452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron aggregation in the ground states of boron-carbon fullerenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4625,51 +4625,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (20), pp.204111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4965,264 +4965,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daubechies Wavelets for High Performance Electronice Structure Calculations: the BigDFT Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brice Videau</w:t>
+                <w:t xml:space="preserve">Wavelets for electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Ospici</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.12.003⟩</w:t>
+              <w:t xml:space="preserve">École thématique de la Société Française de la Neutronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 12, pp.33-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/sfn/201112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00788765v1</w:t>
+                <w:t xml:space="preserve">hal-02194926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavelets for electronic structure calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Daubechies Wavelets for High Performance Electronice Structure Calculations: the BigDFT Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Videau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Ospici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Godecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique de la Société Française de la Neutronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 339, pp.149-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.crme.2010.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/sfn/201112004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02194926v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the dual potential to rationalize the occurrence of some DNA lesions (pyrimidic dimers).</w:t>
               </w:r>
@@ -5355,51 +5355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculation of the binding energy of impurities in semiconductors : application to Si nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5472,64 +5472,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Functional Theory Calculation on many-cores Hybrid CPU-GPU architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5632,51 +5632,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Neelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Alireza Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5740,51 +5740,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and accurate three-dimensional Poisson solver for surface problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5844,51 +5844,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solution of Poisson’s equation with free boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Neelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,77 +5993,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model for the investigation of phonon-limited charge transport in 2D systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,51 +6140,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6239,90 +6239,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing 3D Convolutions for Wavelet Transforms on CPUs with SSE Units and GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th Euro-Par International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6373,51 +6373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf R. Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fourestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6472,77 +6472,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et partage de GPU dans des grappes de calcul hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones du Parallélisme (RenPar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6765,51 +6765,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Based Density Functional Theory on Massively Parallel Hybrid Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6894,77 +6894,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based Density Functional Theory Calculation on Massive Parallel Hybrid Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7038,90 +7038,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing 3D Convolutions for Wavelet Transforms on CPUs with SSE Units and GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-032, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -7175,51 +7175,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilities of wavelets as a computational basis set for large-scale electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7227,51 +7227,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
@@ -7319,716 +7319,716 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">psolver</w:t>
+                <w:t xml:space="preserve">atlab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christoph Bauinger</w:t>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05012273v1</w:t>
+                <w:t xml:space="preserve">hal-05012322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Futile</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">liborbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79⟩</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010623v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyBigDFT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CheSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368⟩</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012294v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atlab</w:t>
+                <w:t xml:space="preserve">PyBigDFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012322v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">liborbs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Futile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e⟩</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05012279v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05010623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CheSS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">psolver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">William Dawson</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Bauinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010584v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05012273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BigDFT</w:t>
               </w:r>
@@ -8040,64 +8040,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8231,51 +8231,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E01F2D9E"/>
+    <w:nsid w:val="98955580"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8462,51 +8462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-genovese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1747-0247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/genovese_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5937-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.26411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738731v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stella" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad4b80" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Asahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad48ec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Russel Kish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Reverberi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Bonaccorsi Di Patti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27519-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritam Thapa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Ratcliff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab1664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alessandro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023805" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139051v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eixarch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mantsinen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.01.002" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flores-Livas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa8c9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar De" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Saha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06877-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Andreussi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagarmoy Mandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisanth Nair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072588v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Huhs" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1290" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849435v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Andreussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939125" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616555v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922378" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593310v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01236h" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615207v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira Coutada Miranda" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075414" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650976v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.001" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0C6KPFX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenosky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadeghi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.041404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cerioni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Willand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kvashnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro V&#225;zquez-Mayagoitia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Krishna Deb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788765v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ospici" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Godecker" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1CX5X0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194926v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genovese" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deutsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.161301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neelov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3166140" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754685" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335442" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Niquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triozon F." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf R. Alam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-genovese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1747-0247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/genovese_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5937-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.26411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad4b80" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Asahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad48ec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Russel Kish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Reverberi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Bonaccorsi Di Patti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27519-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritam Thapa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Ratcliff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab1664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alessandro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023805" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flores-Livas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa8c9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eixarch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mantsinen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.01.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar De" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Saha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06877-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Andreussi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagarmoy Mandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisanth Nair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Andreussi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939125" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Huhs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira Coutada Miranda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01236h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0C6KPFX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenosky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadeghi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.041404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cerioni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Willand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kvashnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro V&#225;zquez-Mayagoitia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Krishna Deb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genovese" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ospici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Godecker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1CX5X0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deutsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.161301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neelov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3166140" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754685" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335442" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Niquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triozon F." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf R. Alam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>