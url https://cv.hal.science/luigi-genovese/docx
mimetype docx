--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> arXiv : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">genovese_l_1</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=K2ahgZYAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/C-5937-2011</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -194,5782 +215,5782 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling Quantum Mechanical Modeling and Molecular Dynamics on Heterogeneous Supercomputers for Studying Distal Mutation Effects on Drug Binding in HIV-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">arxiv.org</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2603.26411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploratory data science on supercomputers for quantum mechanical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Beal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6 (2), pp.027003. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2516-1075/ad4b80⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imaging Negative Charge around Single Vanadium Dopant Atoms in Monolayer Tungsten Diselenide Using 4D Scanning Transmission Electron Microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Dosenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kshipra Sharma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Rouviere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yiran Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Nano</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 18 (34), pp.23354-23364. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsnano.4c06561⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04688082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roadmap on methods and software for electronic structure based simulations in chemistry and materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryoji Asahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jochen Autschbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christoph Bannwarth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Bihlmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Structure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 6, pp.042501. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2516-1075/ad48ec⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protein - ligand interactions from a quantum fragmentation perspective : the case of the SARS-CoV-2 main protease interacting with α−ketoamide inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviana Cristiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 158 (21), pp.214121. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/5.0148064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02933298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping domain junctions using 4D-STEM: toward controlled properties of epitaxially grown transition metal dichalcogenide monolayers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djordje Dosenovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dechamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vergnaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergej Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simonas Krotkus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2D Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 10 (4), pp.045024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/2053-1583/acf3f9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04291553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient extraction of resonant states in systems with defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Letournel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Levitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Ruget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 477, pp.111928. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcp.2023.111928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03611185v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental–theoretical study of laccase as a detoxifier of aflatoxins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Zaccaria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darius Russel Kish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Reverberi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Carmela Bonaccorsi Di Patti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 13 (1), pp.860. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-023-27519-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04199722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition-based constrained DFT for the robust and reliable treatment of excitations in supramolecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martina Stella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kritam Thapa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (5), pp.3027−3038. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c00548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05571935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pseudo-fragment approach for extended systems derived from linear-scaling DFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (28), pp.285901. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/ab1664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locality and computational reliability of linear response calculations for molecular systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco d'Alessandro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 3 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.3.023805⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02138937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BOAST: A metaprogramming framework to produce portable and efficient computing kernels for HPC applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brice Videau</w:t>
+                <w:t xml:space="preserve">Affordable and accurate large-scale hybrid-functional calculations on GPU-accelerated supercomputers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Pouget</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Flores-Livas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 32 (1), pp.28-44. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (9), pp.095901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/1094342017718068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa8c9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01620778v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affordable and accurate large-scale hybrid-functional calculations on GPU-accelerated supercomputers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">BOAST: A metaprogramming framework to produce portable and efficient computing kernels for HPC applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Degomme</w:t>
+                <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Flores-Livas</w:t>
+                <w:t xml:space="preserve">Kevin Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Goedecker</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Komatitsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-648X/aaa8c9⟩</w:t>
+              <w:t xml:space="preserve">International Journal of High Performance Computing Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 32 (1), pp.28-44. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1094342017718068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141904v1</w:t>
+                <w:t xml:space="preserve">hal-01620778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards simulation at picometer-scale resolution: Revisiting inversion domain boundaries in GaN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Eymery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (16), pp.165306. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.98.165306⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linear scaling DFT calculations for large tungsten systems using an optimized local basis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Eixarch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mervi Mantsinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nuclear Materials and Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 15, pp.64-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.nme.2018.01.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02139051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of an external electric field on the potential-energy surface of alkali-metal-decorated C 60</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deb Sankar De</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review A : Atomic, molecular, and optical physics [1990-2015]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 97 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevA.97.063401⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metastable exohedrally decorated Borospherene B40</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 7 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-017-06877-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Complexity reduction in large quantum systems: fragment identification and population analysis via a local optimized minimal basis</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Soft-Sphere Continuum Solvation in Electronic-Structure Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Andreussi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sagarmoy Mandal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisanth Nair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (9), pp.4079-4088. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00291⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (8), pp.3829-3845. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139068v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft-Sphere Continuum Solvation in Electronic-Structure Calculations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Complexity reduction in large quantum systems: fragment identification and population analysis via a local optimized minimal basis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Masella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 13 (8), pp.3829-3845. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00375⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 13 (9), pp.4079-4088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00291⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02139053v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02139068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface reconstruction of fluorites in vacuum and aqueous environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Sicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santanu Saha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevMaterials.1.033609⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Computation of Sparse Matrix Functions for Large-Scale Electronic Structure Calculations: The CheSS Library</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Wagner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takahito Nakajima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 13 (10), pp.4684-4698. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.7b00348⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02143323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A generalized Poisson and Poisson-Boltzmann solver for electrostatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliviero Andreussi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Marzari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 144, pp.014103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4939125⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01849435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Challenges in large scale quantum mechanical calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Huhs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Masella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wiley Interdisciplinary Reviews: Computational Molecular Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 7 (1), pp.e1290. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/wcms.1290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducibility in density functional theory calculations of solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kurt Lejaeghere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustav Bihlmayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torbjoern Bjoerkman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Blaha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Bluegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 351 (6280), pp.1415-U81. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aad3000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01849842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A wavelet-based Projector Augmented-Wave (PAW) method: Reaching frozen-core all-electron precision with a systematic, adaptive and localized wavelet basis set</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Rangel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Torrent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Physics Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 208, pp.1-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cpc.2016.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01851575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phonon-limited carrier mobility and resistivity from carbon nanotubes to graphene</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fragment approach to constrained density functional theory calculations using Daubechies wavelets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henrique Pereira Coutada Miranda</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075414⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 142 (23), pp.234105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4922378⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01615207v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fragment approach to constrained density functional theory calculations using Daubechies wavelets</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Multipole-preserving quadratures for the discretization of functions in real-space electronic structure calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1063/1.4922378⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (47), pp.31582-31591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp01236h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616555v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multipole-preserving quadratures for the discretization of functions in real-space electronic structure calculations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Accurate and efficient linear scaling DFT calculations with universal applicability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Boulanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 17 (47), pp.31582-31591. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp01236h⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 17 (47), pp.31360-31370. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c5cp00437c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593310v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accurate and efficient linear scaling DFT calculations with universal applicability</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Phonon-limited carrier mobility and resistivity from carbon nanotubes to graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jing Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henrique Pereira Coutada Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Paul Boulanger</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c5cp00437c⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 92 (7), pp.075414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.92.075414⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616550v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01615207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward Fast and Accurate Evaluation of Charge On-Site Energies and Transfer Integrals in Supramolecular Architectures Using Linear Constrained Density Functional Theory (CDFT)-Based Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grisanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11 (5), pp.2077-2086. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jctc.5b00057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daubechies Wavelets for Linear Scaling Density Functional Theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura E. Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Boulanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 140 (20), pp.204110. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4871876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01334186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A highly selective non-radical diazo coupling provides low cost semi-conducting carbon nanotubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Darchy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nassim Hanifi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Vialla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Voisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alain Bayle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.246. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbon.2013.08.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00929676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corrigendum to “Wavelet-based linear-response time-dependent density-functional theory: Excited-states modeling of fluorescent compounds with UV–vis spectra calculations” [Chem. Phys. 402 (2012) 29]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bhaarathi Natarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark E. Casida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 436-437, pp.63 - 64. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.chemphys.2014.01.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01650976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetic and vibrational analysis of hydrogenated silicon m vacancies above saturation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Alireza Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenosky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 90 (5), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.90.054117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boron aggregation in the ground states of boron-carbon fullerenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Pochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximilian Amsler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastian Schaefer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Sadeghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 89 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.89.041404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02137672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accurate complex scaling of three dimensional numerical potentials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Cerioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Duchemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (20), pp.204111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4807495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norm-conserving pseudopotentials with chemical accuracy compared to all-electron calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Willand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaroslav Kvashnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Álvaro Vázquez-Mayagoitia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arpan Krishna Deb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 138 (10), pp.104109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4793260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the domain model for lithium intercalated graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sridevi Krishnan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eduardo Machado-Charry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 103 (25), pp.251904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.4850877⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02072710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelets for electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">École thématique de la Société Française de la Neutronique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 12, pp.33-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/sfn/201112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daubechies Wavelets for High Performance Electronice Structure Calculations: the BigDFT Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Godecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes rendus hebdomadaires des séances de l'Académie des sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 339, pp.149-164. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.crme.2010.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the dual potential to rationalize the occurrence of some DNA lesions (pyrimidic dimers).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Labet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul W Ayers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Grand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 115 (27), pp.8032-8040. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp202839u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ab initio calculation of the binding energy of impurities in semiconductors : application to Si nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.M. Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 81 (16), pp.161301(R). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.81.161301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00549021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Density Functional Theory Calculation on many-cores Hybrid CPU-GPU architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 131, pp.034103. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.3166140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daubechies wavelets as a basis set for density functional pseudopotential calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Neelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Goedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefan Goedecker</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seyed Alireza Ghasemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 129 (1), pp.014109. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2949547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient and accurate three-dimensional Poisson solver for surface problems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 127 (5), pp.054704. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2754685⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient solution of Poisson’s equation with free boundary conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexey Neelov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Beylkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 125 (7), pp.074105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1063/1.2335442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02194945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5979,603 +6000,603 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A computational model for the investigation of phonon-limited charge transport in 2D systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann-Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Triozon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWCE 2014 - 17th International Workshop on Computational Electronics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France. pp.227-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01005699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electronic and transport properties of semiconductor nanowires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delerue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Michel Niquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jing Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.H. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Triozon F.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on One-dimensional Nanomaterials, ICON13</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing 3D Convolutions for Wavelet Transforms on CPUs with SSE Units and GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 19th Euro-Par International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Aachen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Overlapping Computations with Communications and I/O Explicitly Using OpenMP Based Heterogeneous Threading Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadaf R. Alam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Fourestey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWOMP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Rome, Italy. pp.267-270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploitation et partage de GPU dans des grappes de calcul hybride</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Francophones du Parallélisme (RenPar)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6585,150 +6606,150 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode de Galerkin en base mixte ondelettes/gaussiennes pour le calcul de structures électroniques en chimie quantique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinh Huong Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quang Huy Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SMAI 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Les Karellis, Savoie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01901968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6738,283 +6759,283 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-Based Density Functional Theory on Massively Parallel Hybrid Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Méhaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Goedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ross Walker. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Structure Calculations on Graphics Processing Units: From Quantum Chemistry to Condensed Matter Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley-Blackwell, 2016, 1118661788</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01239245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet-based Density Functional Theory Calculation on Massive Parallel Hybrid Architectures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Ospici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Mehaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hwu, Wen-Wei W. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GPU Computing Gems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Morgan Kaufmann, 2011, 9780123849885</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00788804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7024,134 +7045,134 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing 3D Convolutions for Wavelet Transforms on CPUs with SSE Units and GPUs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Videau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Marangozova-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] RR-LIG-032, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7161,147 +7182,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexibilities of wavelets as a computational basis set for large-scale electronic structure calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctoral. France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04860908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7311,859 +7332,859 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">atlab</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">PyBigDFT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Dawson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Beal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05012322v1</w:t>
+                <w:t xml:space="preserve">hal-05012294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">liborbs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">atlab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Genovese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05012279v1</w:t>
+                <w:t xml:space="preserve">hal-05012322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CheSS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">liborbs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Caliste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Ratcliff</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05010584v1</w:t>
+                <w:t xml:space="preserve">hal-05012279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PyBigDFT</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">CheSS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Mohr</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Dawson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Ratcliff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05012294v1</w:t>
+                <w:t xml:space="preserve">hal-05010584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Futile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augustin Degomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">psolver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Bauinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BigDFT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Genovese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Caliste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Mohr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Deutsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Fisicaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05012338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId250"/>
+      <w:footerReference w:type="default" r:id="rId251"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8231,51 +8252,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98955580"/>
+    <w:nsid w:val="34B715D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8462,51 +8483,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-genovese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1747-0247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/genovese_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5937-2011" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571966v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.26411" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738731v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stella" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad4b80" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738742v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Blum" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Asahi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bannwarth" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad48ec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199722v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Russel Kish" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Reverberi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Bonaccorsi Di Patti" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27519-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571935v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritam Thapa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Ratcliff" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138955v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab1664" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138937v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alessandro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023805" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degomme" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flores-Livas" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa8c9" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139051v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eixarch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mantsinen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.01.002" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141912v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar De" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Saha" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063401" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143334v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06877-7" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139068v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00291" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139053v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Andreussi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagarmoy Mandal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisanth Nair" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143329v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicher" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033609" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849435v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Andreussi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939125" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072588v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Huhs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1290" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615207v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira Coutada Miranda" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075414" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922378" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593310v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01236h" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616553v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neumann" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00057" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650976v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.001" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0C6KPFX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137667v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenosky" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadeghi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137672v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.041404" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072694v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cerioni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807495" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072703v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Willand" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kvashnin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro V&#225;zquez-Mayagoitia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Krishna Deb" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793260" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genovese" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788765v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ospici" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Godecker" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.003" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1CX5X0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549021v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deutsch" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.161301" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788907v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neelov" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3166140" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194941v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754685" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194945v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335442" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005699v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317239v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Niquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triozon F." TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953118v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953052v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf R. Alam" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788933v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788804v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953056v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-genovese" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1747-0247" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/genovese_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=K2ahgZYAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/C-5937-2011" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571966v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Dawson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Beal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Zaccaria" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Genovese" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2603.26411" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738731v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Ratcliff" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Stella" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahito Nakajima" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad4b80" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04688082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djordje Dosenovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dechamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kshipra Sharma" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Rouviere" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiran Lu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.4c06561" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Blum" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryoji Asahi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Autschbach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bannwarth" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustav Bihlmayer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2516-1075/ad48ec" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02933298v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviana Cristiglio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Vallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0148064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291553v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vergnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergej Pasko" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simonas Krotkus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2053-1583/acf3f9" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03611185v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Duchemin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Letournel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Levitt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ruget" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2023.111928" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04199722v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darius Russel Kish" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Reverberi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Carmela Bonaccorsi Di Patti" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-27519-1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05571935v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kritam Thapa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E Ratcliff" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00548" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138955v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/ab1664" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02138937v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco d'Alessandro" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.3.023805" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141904v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Degomme" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Flores-Livas" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Goedecker" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-648X/aaa8c9" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620778v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Videau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pouget" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Deutsch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Komatitsch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1094342017718068" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lan&#231;on" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Eymery" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.165306" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139051v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Mohr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Eixarch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilian Amsler" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mervi Mantsinen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nme.2018.01.002" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141912v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deb Sankar De" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santanu Saha" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.97.063401" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143334v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-017-06877-7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139053v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Fisicaro" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Andreussi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sagarmoy Mandal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisanth Nair" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00375" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02139068v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Masella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00291" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143329v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Sicher" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevMaterials.1.033609" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02143323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Wagner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Caliste" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.7b00348" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849435v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliviero Andreussi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Marzari" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4939125" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072588v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Huhs" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/wcms.1290" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01849842v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Lejaeghere" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torbjoern Bjoerkman" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Blaha" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Bluegel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aad3000" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01851575v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Rangel" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Torrent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cpc.2016.06.012" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616555v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E. Ratcliff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4922378" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593310v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp01236h" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616550v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Boulanger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5cp00437c" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615207v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Li" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Pereira Coutada Miranda" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann-Michel Niquet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.92.075414" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616553v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grisanti" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Neumann" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5b00057" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01334186v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4871876" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00929676v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Darchy" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Hanifi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Vialla" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Voisin" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Bayle" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbon.2013.08.064" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650976v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhaarathi Natarajan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark E. Casida" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemphys.2014.01.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P0C6KPFX-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137667v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenosky" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Sadeghi" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.90.054117" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02137672v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Pochet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastian Schaefer" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.89.041404" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072694v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Cerioni" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4807495" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072703v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Willand" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroslav Kvashnin" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;lvaro V&#225;zquez-Mayagoitia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arpan Krishna Deb" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4793260" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072710v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sridevi Krishnan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Brenet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Machado-Charry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4850877" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194926v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genovese" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/sfn/201112004" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788765v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Ospici" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Godecker" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.12.003" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1CX5X0Q-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877379v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Labet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul W Ayers" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Grand" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp202839u" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00549021v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.M. Niquet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delerue" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Deutsch" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.81.161301" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Mehaut" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neelov" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3166140" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194904v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexey Neelov" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seyed Alireza Ghasemi" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2949547" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194941v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2754685" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02194945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Beylkin" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2335442" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delerue" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Triozon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317239v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Michel Niquet" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.H. Nguyen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Triozon F." TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953118v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Marangozova-Martin" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953052v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadaf R. Alam" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fourestey" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788933v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901968v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dinh Huong Pham" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang Huy Tran" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Duval" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01239245v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois M&#233;haut" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00788804v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00953056v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cel.hal.science/hal-04860908v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012294v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a2061782f2075724fe8c246e019b7d2105794368" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012322v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:f82294388926194a2777cfc1f3fb670e2732830e" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012279v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fbd0ac0f05d89951f13b7f9afd5043aab3a645f4;origin=https://gitlab.com/l_sim/liborbs.git;visit=swh:1:snp:538da59710a1bbadc221862435fae693bb4d0ef6;anchor=swh:1:rev:11e1f8b1c0a46079d70fff01c68ea6b223913f1e" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010584v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:b9a1324dda264c445352cef6117c0aa80ec3d2d1;origin=https://gitlab.com/l_sim/chess.git;visit=swh:1:snp:ac00e402b34dacf180cc8a1c81cdf1e66b05213a;anchor=swh:1:rev:2a004502a9e47f6462640e9b35f4b7dba627e148" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010623v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Degomme" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:43f4a3df363cae56e3900141d73bed3d47ba8e79" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012273v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Bauinger" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:75af7b517af63587a820ecf7c6591612fd7d9211" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012338v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1520d29500c8af409a9f01185c4d304d2576772a" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>