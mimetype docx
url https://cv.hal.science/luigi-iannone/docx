--- v0 (2026-04-04)
+++ v1 (2026-05-06)
@@ -456,282 +456,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualization YANG Service Model (VYSM)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmytro Shytyi</w:t>
+                <w:t xml:space="preserve">Data Center’s Energy Savings for Data Transport via TCP on Hybrid Optoelectronic Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beylier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 31 (8), pp.631-634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LPT.2019.2902980⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364898v1</w:t>
+                <w:t xml:space="preserve">hal-02088914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the artifacts of SIGCOMM papers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Problem Statement for Secure End to End Privacy in IdLoc Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk von Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Saucez</w:t>
+                <w:t xml:space="preserve">Behcet Sarikaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexander Petrescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kyoungjae Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communication Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433447v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements to Secure End to End Privacy in IdLoc Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirk von Hugo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behcet Sarikaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -742,264 +772,234 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Center’s Energy Savings for Data Transport via TCP on Hybrid Optoelectronic Switches</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
+                <w:t xml:space="preserve">Evaluating the artifacts of SIGCOMM papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Technology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 31 (8), pp.631-634. </w:t>
+              <w:t xml:space="preserve">Computer Communication Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.44-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LPT.2019.2902980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3336937.3336944⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088914v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problem Statement for Secure End to End Privacy in IdLoc Systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Behcet Sarikaya</w:t>
+                <w:t xml:space="preserve">Virtualization YANG Service Model (VYSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Shytyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kyoungjae Sun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Beylier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364849v1</w:t>
+                <w:t xml:space="preserve">hal-02364898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Continuity: Chaining Services with an Augmented IGP</w:t>
               </w:r>
@@ -1115,64 +1115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Map-Versioning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1191,256 +1191,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCP Congestion Control in Datacenter Optical Packet Networks on Hybrid Switches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+                <w:t xml:space="preserve">A Survey on Artifacts from CoNEXT, ICN, IMC, and SIGCOMM Conferences in 2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Flittner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Wählisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Opt. Commun. Netw.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Communication Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 48 (1), pp.75-80</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02088811v1</w:t>
+                <w:t xml:space="preserve">hal-01968401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Survey on Artifacts from CoNEXT, ICN, IMC, and SIGCOMM Conferences in 2017</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthias Wählisch</w:t>
+                <w:t xml:space="preserve">TCP Congestion Control in Datacenter Optical Packet Networks on Hybrid Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communication Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">J. Opt. Commun. Netw.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 10 (7), pp.B71-B81. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/JOCN.10.000B71⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01968401v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Smart Parking Lot Management System for Scheduling the Recharging of Electric Vehicles</w:t>
               </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Dung Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1677,51 +1677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first measurement look at the deployment and evolution of the Locator/ID Separation protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,77 +1876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Deployable Internet: The Locator/Identifier Separation Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Farinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2985,321 +2985,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving a step forward in the quest for Deterministic Networks (DetNet)</w:t>
+                <w:t xml:space="preserve">A New Network Configuration Management Architecture for Future Aircraft Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vamsi Addanki</w:t>
+                <w:t xml:space="preserve">Thibault Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884465v1</w:t>
+                <w:t xml:space="preserve">hal-02491369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Network Configuration Management Architecture for Future Aircraft Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Delmas</w:t>
+                <w:t xml:space="preserve">Hybrid and Optical Packet Switching Supporting Different Service Classes in Data Center Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23th International IFIP Conference on Optical Network Design and Modeling (ONDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Athens, Greece. pp.516-527, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38085-4_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02491369v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and Optical Packet Switching Supporting Different Service Classes in Data Center Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+                <w:t xml:space="preserve">Moving a step forward in the quest for Deterministic Networks (DetNet)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vamsi Addanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International IFIP Conference on Optical Network Design and Modeling (ONDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP Networking 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200694v1</w:t>
+                <w:t xml:space="preserve">hal-02884465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Cloud-RAN Wireless Handover using Optical Switching in a Dense Urban Testbed</w:t>
               </w:r>
@@ -3508,818 +3508,818 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02884462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster Abstract: The Challenge of a Common Core Backbone Network on Future Aircrafts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Delmas</w:t>
+                <w:t xml:space="preserve">Data Center's Energy Savings for Data Transport via TCP on Hybrid Optoelectronic Switches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Photonics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, San Antonio, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364677v1</w:t>
+                <w:t xml:space="preserve">hal-02342198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Latencies in a Hybrid Optical Packet Switching Network in Data Center</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Archana Nagarajan</w:t>
+                <w:t xml:space="preserve">Let there be Chaining: How to Augment your IGP to Chain your Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OFC.2019.W2A.21⟩</w:t>
+              <w:t xml:space="preserve">2019 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Warsaw, Poland. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2019.8816831⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288073v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let there be Chaining: How to Augment your IGP to Chain your Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bouet</w:t>
+                <w:t xml:space="preserve">Comparing the Performance of State-of-the-Art Software Switches for NFV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IFIP Networking Conference (IFIP Networking)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 15th International Conference on emerging Networking EXperiments and Technologies (CoNEXT'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384824v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the Performance of State-of-the-Art Software Switches for NFV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Giaccone</w:t>
+                <w:t xml:space="preserve">Chainage de vos Virtual Private Clouds avec Segment Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Tollet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on emerging Networking EXperiments and Technologies (CoNEXT'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t>
+              <w:t xml:space="preserve">CoRes 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364635v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chainage de vos Virtual Private Clouds avec Segment Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Spinelli</w:t>
+                <w:t xml:space="preserve">A benchmarking methodology for evaluating software switch performance for NFV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (NetSoft'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364707v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02088259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking methodology for evaluating software switch performance for NFV</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">James Roberts</w:t>
+                <w:t xml:space="preserve">On the Latencies in a Hybrid Optical Packet Switching Network in Data Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (NetSoft'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Diego, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2019.W2A.21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088259v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data Center's Energy Savings for Data Transport via TCP on Hybrid Optoelectronic Switches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+                <w:t xml:space="preserve">Poster Abstract: The Challenge of a Common Core Backbone Network on Future Aircrafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Photonics Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1075-1076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02342198v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Next Service Hop with NFV-Routers</w:t>
               </w:r>
@@ -4628,243 +4628,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02117652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Network-level strategies for best use of optical functionalities</w:t>
+                <w:t xml:space="preserve">Optical Networks Throughput Enhancement via TCP Stop-and-Wait on Hybrid Switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Minakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hussein Chouman</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICTON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">The Optical Networking and Communication Conference (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287956v1</w:t>
+                <w:t xml:space="preserve">hal-02287749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optical Networks Throughput Enhancement via TCP Stop-and-Wait on Hybrid Switches</w:t>
+                <w:t xml:space="preserve">Network-level strategies for best use of optical functionalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Minakhmetov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Chouman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Lourdiane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Ware</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Optical Networking and Communication Conference (OFC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">ICTON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287749v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration du débit des réseaux optiques via TCP Stop-and-Wait sur les commutateurs hybrides</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Abouseif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Abouseif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Teletraffic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,191 +5155,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable BGP Prefix Selection for Effective Inter-domain Traffic Engineering</w:t>
+                <w:t xml:space="preserve">Stability and Consistency of the LISP Pull Routing Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wenqin Shao</w:t>
+                <w:t xml:space="preserve">Li Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Viste</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'16)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">10th IEEE Workshop on Network Measurements (WNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287278v1</w:t>
+                <w:t xml:space="preserve">hal-01423166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting NFV orchestration with routing games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5357,92 +5344,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Network Function Virtualization and Software Defined Networks (NFV-SDN), IEEE Conference on</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Palo Alto, CA, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/NFV-SDN.2016.7919484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance Evaluation of Locator/Identifier Separation Protocol through RIPE Atlas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5458,195 +5445,208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2016 conference on ACM SIGCOMM (SIGCOMM’16) Student Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Consistency of the LISP Pull Routing Architecture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scalable BGP Prefix Selection for Effective Inter-domain Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqin Shao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Yue</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benoit Donnet</w:t>
+                <w:t xml:space="preserve">Mateusz Viste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Workshop on Network Measurements (WNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01423166v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elastic Network Service Provisioning with VNF Auctioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5654,51 +5654,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th co-sponsored IEEE, ACM SIGCOMM, and ITG VDE International Teletraffic Congres (ITC 28)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5717,736 +5717,736 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring In-Band Overhead of SDN Controller Clusters</w:t>
+                <w:t xml:space="preserve">On the Performance of SDN Controllers: A Reality Check</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yimeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riguidel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT'15 Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">IEEE Conference on Network Function Virtualisation &amp; Software Defined Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288456v1</w:t>
+                <w:t xml:space="preserve">hal-02287279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation de la plateforme LISP-Lab</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stefano Secci</w:t>
+                <w:t xml:space="preserve">Measuring In-Band Overhead of SDN Controller Clusters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riguidel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Réseaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">CoNEXT'15 Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288455v1</w:t>
+                <w:t xml:space="preserve">hal-02288456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A virtual Service Provider for SOHO networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dino Farinacci</w:t>
+                <w:t xml:space="preserve">Présentation de la plateforme LISP-Lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Jacquenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wassim Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Workshop on Software Defined Networks</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Réseaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Montpellier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01251163v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Performance of SDN Controllers: A Reality Check</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yimeng Zhao</w:t>
+                <w:t xml:space="preserve">A virtual Service Provider for SOHO networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Farinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riguidel Michel</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Network Function Virtualisation &amp; Software Defined Networks</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Workshop on Software Defined Networks</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bilbao, Spain. pp.121 - 122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EWSDN.2015.78⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287279v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01251163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation of Topology-Based Routing Protocols for Data Gathering Applications in VANETs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Pacheco-Paramo</w:t>
+                <w:t xml:space="preserve">vSP: building a virtual Service Provider with off-the-shelf cloud services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dino Farinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wassim Haddad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Vehicular Networking Conference (VNC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Cloud Networking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Niagara Falls, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CloudNet.2015.7335330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465623v1</w:t>
+                <w:t xml:space="preserve">hal-01251246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">vSP: building a virtual Service Provider with off-the-shelf cloud services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dino Farinacci</w:t>
+                <w:t xml:space="preserve">Adaptation of Topology-Based Routing Protocols for Data Gathering Applications in VANETs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Pacheco-Paramo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Wassim Haddad</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Cloud Networking</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Vehicular Networking Conference (VNC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Kyoto, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01251246v1</w:t>
+                <w:t xml:space="preserve">hal-01465623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy approach for minimizing SDN control overhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6484,51 +6484,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAILOVER MECHANISMS FOR DISTRIBUTED SDN CONTROLLERS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6599,239 +6599,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02287083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the performance of the LISP beta network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Saucez</w:t>
+                <w:t xml:space="preserve">Software Switch Performance Factors in Network Virtualization Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Donnet Benoit</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riguidel Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE 22nd Internation Conference on Network Protocols (PhD Forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Raleigh, NC, United States. pp.468-470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110946v1</w:t>
+                <w:t xml:space="preserve">hal-02287125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Switch Performance Factors in Network Virtualization Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yimeng Zhao</w:t>
+                <w:t xml:space="preserve">On the performance of the LISP beta network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Coras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riguidel Michel</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donnet Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 22nd Internation Conference on Network Protocols (PhD Forum)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857102⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287125v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01110946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smart cities recharged: Improving electrical vehicles recharging by routine-aware scheduling</w:t>
               </w:r>
@@ -7072,90 +7072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Approach to Fast Failure Recovery of LISP Ingress Tunnel Routers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Filsfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8346,276 +8346,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Mesh Network Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third IEEE International Conference on Mobile Ad-hoc and Sensor Systems (MASS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, BC, Canada. pp.582-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBHOC.2006.278615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00111961v1</w:t>
+                <w:t xml:space="preserve">hal-01351681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation dynamique des paquets pour résoudre l'anomalie de performance des réseaux sans fil IEEE 802.11</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Real gain of Cross-Layer Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd international workshop on Multi-hop ad hoc networks: from theory to reality, REALMAN '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Florence, Italy. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132983.1132987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00111737v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8670,265 +8645,290 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. pp.469-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real gain of Cross-Layer Routing in Wireless Mesh Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Agrégation dynamique des paquets pour résoudre l'anomalie de performance des réseaux sans fil IEEE 802.11</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guerin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd international workshop on Multi-hop ad hoc networks: from theory to reality, REALMAN '06</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1132983.1132987⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351734v1</w:t>
+                <w:t xml:space="preserve">inria-00111737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Mesh Network Testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third IEEE International Conference on Mobile Ad-hoc and Sensor Systems (MASS 2006)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MOBHOC.2006.278615⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351681v1</w:t>
+                <w:t xml:space="preserve">inria-00111961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neighborhood Monitoring and Link Assessment in Wireless Networks</w:t>
               </w:r>
@@ -9033,503 +9033,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01351656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MeshDVNet Wireless Mesh Network Testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic packet aggregation to solve performance anomaly in 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st international workshop on Wireless network testbeds, experimental evaluation and characterization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.107-108, </w:t>
+              <w:t xml:space="preserve">MSWiM 2006 - 9th ACM/IEEE International Symposium on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain. pp.247-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1160987.1161014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1164717.1164761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351682v1</w:t>
+                <w:t xml:space="preserve">inria-00589816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic packet aggregation to solve performance anomaly in 802.11 wireless networks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The MeshDVNet Wireless Mesh Network Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2006 - 9th ACM/IEEE International Symposium on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain. pp.247-254, </w:t>
+              <w:t xml:space="preserve">The 1st international workshop on Wireless network testbeds, experimental evaluation and characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.107-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1164717.1164761⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1160987.1161014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00589816v1</w:t>
+                <w:t xml:space="preserve">hal-01351682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing the Throughput Capacity of Mesh Networks by Cross-layer Routing</w:t>
+                <w:t xml:space="preserve">SDT.11b : Un Schéma à Division de Temps pour éviter l'anomalie de la couche MAC 802.11b</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infocom 2005 Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+              <w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488168v1</w:t>
+                <w:t xml:space="preserve">hal-01488164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MRS: A Simple Cross-Layer Heuristic to Improve Throughput Capacity in Wireless Mesh Networks</w:t>
+                <w:t xml:space="preserve">Increasing the Throughput Capacity of Mesh Networks by Cross-layer Routing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoNEXT 2005 - ACM conference on emerging network experiment and technology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infocom 2005 Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, FL, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488154v1</w:t>
+                <w:t xml:space="preserve">hal-01488168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SDT.11b : Un Schéma à Division de Temps pour éviter l'anomalie de la couche MAC 802.11b</w:t>
+                <w:t xml:space="preserve">MRS: A Simple Cross-Layer Heuristic to Improve Throughput Capacity in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2005 - Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CoNEXT 2005 - ACM conference on emerging network experiment and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Toulouse, France. pp.21-30, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1095921.1095925⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488164v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01488154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MeshDV: A Distance Vector mobility-tolerant routing protocol for Wireless Mesh Networks</w:t>
               </w:r>
@@ -10135,64 +10135,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation de la plateforme LISP-Lab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Raad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Jacquenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10477,51 +10477,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proceedings of the Reproducibility Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10666,77 +10666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Map-and-Encap Locator/Identifier separation paradigm: a Security Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Boucadair and David Binet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions for Sustaining Scalability in Internet Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.148-163, 2013, </w:t>
@@ -10819,64 +10819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 9302 Locator/ID Separation Protocol (LISP) Map-Versioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10894,77 +10894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Threat Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10982,90 +10982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabellos Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Coras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11083,90 +11083,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LISP deployment impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabellos Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Coras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11184,77 +11184,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LISP Threats Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11285,64 +11285,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Map-Versioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11392,51 +11392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High availability of VNF Orchestrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Shytyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11669,51 +11669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoughts and Recommendations from the ACM SIGCOMM 2017 Reproducibility Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11776,51 +11776,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol Delegated Database Tree (LISP-DDT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,51 +11851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BGP Extended Communities LCAF Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12301,51 +12301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04602129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fressancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Kerichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01017-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Minakhmetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364898v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Shytyi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beylier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433447v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336937.3336944" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Hugo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Sarikaya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088914v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2902980" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364849v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrescu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjae Sun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2944011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02088811v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000B71" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Flittner" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W&#228;hlisch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukru Kuran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mermoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2403287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Phung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6786611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479957.2479963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00809843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhoon Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Farinacci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Studer Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berlemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Correia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2010.5450659" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Donnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.071248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Masip-Bruin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Yannuzzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Domingo-Pascual" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Curado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02491369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38085-4_44" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02512149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gutterman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingjun Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakai Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2020.Th2A.25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364677v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845173" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288073v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Nagarajan" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2019.W2A.21" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384824v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2019.8816831" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364707v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342198v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845237" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314148.3314355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287956v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287749v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Abouseif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287278v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Shao" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rougier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Devienne" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Viste" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287787v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Obadia" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2016.7919484" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287440v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423166v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yue" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288456v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riguidel Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288455v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raad" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251163v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Haddad" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWSDN.2015.78" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287279v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465623v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pacheco-Paramo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251246v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2015.7335330" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phemius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Coras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857102" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287125v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2014.6962157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saldana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Fern&#225;ndez-Navajas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Mas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Filsfils" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30045-5_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737368" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845113" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287783v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Lewis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Meyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Fuller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jorgensen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conrad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Huston" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922774v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4305-5.ch008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabellos Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666895v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04602129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fressancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Kerichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01017-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Minakhmetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2902980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Hugo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Sarikaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjae Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336937.3336944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364898v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Shytyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beylier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2944011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Flittner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W&#228;hlisch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02088811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000B71" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukru Kuran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mermoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2403287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Phung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6786611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479957.2479963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00809843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhoon Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Farinacci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Studer Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berlemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Correia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2010.5450659" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Donnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.071248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Masip-Bruin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Yannuzzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Domingo-Pascual" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Curado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02491369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38085-4_44" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02512149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gutterman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingjun Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakai Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2020.Th2A.25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2019.8816831" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364707v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Nagarajan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2019.W2A.21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845173" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845237" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314148.3314355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Abouseif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Obadia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rougier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2016.7919484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Shao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Devienne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Viste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riguidel Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWSDN.2015.78" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2015.7335330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pacheco-Paramo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phemius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Coras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857102" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2014.6962157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saldana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Fern&#225;ndez-Navajas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Mas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Filsfils" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30045-5_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737368" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845113" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287783v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Lewis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Meyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Fuller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jorgensen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conrad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Huston" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922774v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4305-5.ch008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabellos Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666895v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>