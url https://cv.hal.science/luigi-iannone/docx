--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -685,321 +685,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02364849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements to Secure End to End Privacy in IdLoc Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Virtualization YANG Service Model (VYSM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmytro Shytyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Behcet Sarikaya</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Beylier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02364879v1</w:t>
+                <w:t xml:space="preserve">hal-02364898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating the artifacts of SIGCOMM papers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Requirements to Secure End to End Privacy in IdLoc Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk von Hugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behcet Sarikaya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communication Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02433447v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virtualization YANG Service Model (VYSM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluating the artifacts of SIGCOMM papers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmytro Shytyi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Laurent Beylier</w:t>
+                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Communication Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 49 (2), pp.44-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3336937.3336944⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364898v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02433447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Change in Continuity: Chaining Services with an Augmented IGP</w:t>
               </w:r>
@@ -1115,64 +1115,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Map-Versioning.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Internet Engineering Task Force</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1223,51 +1223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Flittner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Naoufal Mahfoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Wählisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1586,51 +1586,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chi Dung Phung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Secci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1677,51 +1677,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A first measurement look at the deployment and evolution of the Locator/ID Separation protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1876,77 +1876,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Deployable Internet: The Locator/Identifier Separation Protocol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Farinacci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2716,264 +2716,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating a cross-layer approach for routing in Wireless Mesh Networks</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Research challenges in QoS routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Masip-Bruin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Yannuzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Domingo-Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Fonte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilia Curado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecommunication Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11235-006-6519-5⟩</w:t>
+              <w:t xml:space="preserve">Computer Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 29 (5), pp.563-581. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.comcom.2005.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01153440v1</w:t>
+                <w:t xml:space="preserve">hal-01154076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research challenges in QoS routing</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluating a cross-layer approach for routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 31 (2-3), pp.173-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11235-006-6519-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.comcom.2005.06.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01154076v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01153440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2985,321 +2985,321 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Network Configuration Management Architecture for Future Aircraft Systems</w:t>
+                <w:t xml:space="preserve">Moving a step forward in the quest for Deterministic Networks (DetNet)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Delmas</w:t>
+                <w:t xml:space="preserve">Vamsi Addanki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">IFIP Networking 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02491369v1</w:t>
+                <w:t xml:space="preserve">hal-02884465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid and Optical Packet Switching Supporting Different Service Classes in Data Center Network</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+                <w:t xml:space="preserve">A New Network Configuration Management Architecture for Future Aircraft Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23th International IFIP Conference on Optical Network Design and Modeling (ONDM)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th European Congress on Embedded Real Time Software and Systems (ERTS 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2020, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200694v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moving a step forward in the quest for Deterministic Networks (DetNet)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vamsi Addanki</w:t>
+                <w:t xml:space="preserve">Hybrid and Optical Packet Switching Supporting Different Service Classes in Data Center Network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP Networking 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">23th International IFIP Conference on Optical Network Design and Modeling (ONDM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Athens, Greece. pp.516-527, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-38085-4_44⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02884465v1</w:t>
+                <w:t xml:space="preserve">hal-03200694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments on Cloud-RAN Wireless Handover using Optical Switching in a Dense Urban Testbed</w:t>
               </w:r>
@@ -3603,723 +3603,723 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02342198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let there be Chaining: How to Augment your IGP to Chain your Services</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bouet</w:t>
+                <w:t xml:space="preserve">On the Latencies in a Hybrid Optical Packet Switching Network in Data Center</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artur Minakhmetov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Archana Nagarajan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vania Conan</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Ware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2019 IFIP Networking Conference (IFIP Networking)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2019.8816831⟩</w:t>
+              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, San Diego, California, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OFC.2019.W2A.21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384824v1</w:t>
+                <w:t xml:space="preserve">hal-02288073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparing the Performance of State-of-the-Art Software Switches for NFV</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Paolo Giaccone</w:t>
+                <w:t xml:space="preserve">Poster Abstract: The Challenge of a Common Core Backbone Network on Future Aircrafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Monsuez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 15th International Conference on emerging Networking EXperiments and Technologies (CoNEXT'19)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Paris, France. pp.1075-1076, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364635v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chainage de vos Virtual Private Clouds avec Segment Routing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Spinelli</w:t>
+                <w:t xml:space="preserve">Let there be Chaining: How to Augment your IGP to Chain your Services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Wion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jerome Tollet</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CoRes 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2019 IFIP Networking Conference (IFIP Networking)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Warsaw, Poland. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/IFIPNetworking.2019.8816831⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364707v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A benchmarking methodology for evaluating software switch performance for NFV</w:t>
+                <w:t xml:space="preserve">Comparing the Performance of State-of-the-Art Software Switches for NFV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianzhu Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">James Roberts</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Giaccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Massimo Gallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (NetSoft'19)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">The 15th International Conference on emerging Networking EXperiments and Technologies (CoNEXT'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02088259v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Latencies in a Hybrid Optical Packet Switching Network in Data Center</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Archana Nagarajan</w:t>
+                <w:t xml:space="preserve">Chainage de vos Virtual Private Clouds avec Segment Routing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Spinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Ware</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Tollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optical Fiber Communication Conference (OFC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CoRes 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Narbonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288073v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02364707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poster Abstract: The Challenge of a Common Core Backbone Network on Future Aircrafts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibault Delmas</w:t>
+                <w:t xml:space="preserve">A benchmarking methodology for evaluating software switch performance for NFV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianzhu Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Linguaglossa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Roberts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Gallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE INFOCOM 2019 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Conference on Network Softwarization (NetSoft'19)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INFCOMW.2019.8845173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02364677v1</w:t>
+                <w:t xml:space="preserve">hal-02088259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finding Next Service Hop with NFV-Routers</w:t>
               </w:r>
@@ -4971,51 +4971,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Abouseif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5092,51 +5092,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akram Abouseif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Teletraffic Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Genova, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5155,589 +5155,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability and Consistency of the LISP Pull Routing Architecture</w:t>
+                <w:t xml:space="preserve">Elastic Network Service Provisioning with VNF Auctioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li Yue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Damien Saucez</w:t>
+                <w:t xml:space="preserve">Mathis Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Benoit Donnet</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th IEEE Workshop on Network Measurements (WNM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t>
+              <w:t xml:space="preserve">28th co-sponsored IEEE, ACM SIGCOMM, and ITG VDE International Teletraffic Congres (ITC 28)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Wuerzburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01423166v1</w:t>
+                <w:t xml:space="preserve">hal-02287443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting NFV orchestration with routing games</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stability and Consistency of the LISP Pull Routing Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
+                <w:t xml:space="preserve">Li Yue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Bouet</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Donnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Network Function Virtualization and Software Defined Networks (NFV-SDN), IEEE Conference on</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th IEEE Workshop on Network Measurements (WNM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Dubai, United Arab Emirates</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287787v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01423166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance Evaluation of Locator/Identifier Separation Protocol through RIPE Atlas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yue Li</w:t>
+                <w:t xml:space="preserve">Scalable BGP Prefix Selection for Effective Inter-domain Traffic Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wenqin Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Viste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2016 conference on ACM SIGCOMM (SIGCOMM’16) Student Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil</w:t>
+              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'16)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287440v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scalable BGP Prefix Selection for Effective Inter-domain Traffic Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Wenqin Shao</w:t>
+                <w:t xml:space="preserve">Revisiting NFV orchestration with routing games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Viste</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vania Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/IFIP Network Operations and Management Symposium (NOMS'16)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Network Function Virtualization and Software Defined Networks (NFV-SDN), IEEE Conference on</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Palo Alto, CA, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NFV-SDN.2016.7919484⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287278v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic Network Service Provisioning with VNF Auctioning</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vania Conan</w:t>
+                <w:t xml:space="preserve">Performance Evaluation of Locator/Identifier Separation Protocol through RIPE Atlas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th co-sponsored IEEE, ACM SIGCOMM, and ITG VDE International Teletraffic Congres (ITC 28)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Wuerzburg, Germany</w:t>
+              <w:t xml:space="preserve">2016 conference on ACM SIGCOMM (SIGCOMM’16) Student Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Florianopolis, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287443v1</w:t>
+                <w:t xml:space="preserve">hal-02287440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Performance of SDN Controllers: A Reality Check</w:t>
               </w:r>
@@ -6034,51 +6034,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A virtual Service Provider for SOHO networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Farinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6151,51 +6151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">vSP: building a virtual Service Provider with off-the-shelf cloud services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dino Farinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6376,77 +6376,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A greedy approach for minimizing SDN control overhead</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathis Obadia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Bouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rougier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6478,494 +6478,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01306054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FAILOVER MECHANISMS FOR DISTRIBUTED SDN CONTROLLERS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérémie Leguay</w:t>
+                <w:t xml:space="preserve">Smart cities recharged: Improving electrical vehicles recharging by routine-aware scheduling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sukru Kuran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Kofman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Mermoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">!st Workshop on Smart Cloud Networks and Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Larnaca, Cyprus. pp.106 - 113, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WiMOB.2014.6962157⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287083v1</w:t>
+                <w:t xml:space="preserve">hal-01138001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software Switch Performance Factors in Network Virtualization Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yimeng Zhao</w:t>
+                <w:t xml:space="preserve">FAILOVER MECHANISMS FOR DISTRIBUTED SDN CONTROLLERS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathis Obadia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Bouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Leguay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Riguidel Michel</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Phemius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 22nd Internation Conference on Network Protocols (PhD Forum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Raleigh, NC, United States. pp.468-470</w:t>
+              <w:t xml:space="preserve">!st Workshop on Smart Cloud Networks and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287125v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the performance of the LISP beta network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Coras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donnet Benoit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Networking Conference, 2014 IFIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IFIPNetworking.2014.6857102⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01110946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smart cities recharged: Improving electrical vehicles recharging by routine-aware scheduling</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aline Carneiro Viana</w:t>
+                <w:t xml:space="preserve">Software Switch Performance Factors in Network Virtualization Environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimeng Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riguidel Michel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Wireless and Mobile Computing, Networking and Communications, WiMob 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 22nd Internation Conference on Network Protocols (PhD Forum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Raleigh, NC, United States. pp.468-470</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/WiMOB.2014.6962157⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01138001v1</w:t>
+                <w:t xml:space="preserve">hal-02287125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing Throughput Efficiency via Multiplexing and Header Compression over LISP Tunnels</w:t>
               </w:r>
@@ -7072,90 +7072,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Local Approach to Fast Failure Recovery of LISP Ingress Tunnel Routers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juhoon Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarence Filsfils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7417,51 +7417,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00671369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transparent and Distributed Localization of Mobile Users in Wireless Mesh Networks</w:t>
+                <w:t xml:space="preserve">Practical DHT-Based Location Service for Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
@@ -7479,106 +7479,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness (QShine'09)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Las Palmas de Gran Canaria, Spain. pp.513-529, </w:t>
+              <w:t xml:space="preserve">The 5th international student workshop on Emerging networking experiments and technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2009, Rome, Italy. pp.47-48, </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-10625-5_32⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1658997.1659023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00671352v1</w:t>
+                <w:t xml:space="preserve">hal-01294502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Practical DHT-Based Location Service for Wireless Mesh Networks</w:t>
+                <w:t xml:space="preserve">Transparent and Distributed Localization of Mobile Users in Wireless Mesh Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
@@ -7596,458 +7596,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 5th international student workshop on Emerging networking experiments and technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2009, Rome, Italy. pp.47-48, </w:t>
+              <w:t xml:space="preserve">International ICST Conference on Heterogeneous Networking for Quality, Reliability, Security and Robustness (QShine'09)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Las Palmas de Gran Canaria, Spain. pp.513-529, </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1658997.1659023⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-10625-5_32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01294502v1</w:t>
+                <w:t xml:space="preserve">hal-00671352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion avancée de la mobilité dans les réseaux maillés sans fil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
+                <w:t xml:space="preserve">Enhanced Mobility Management in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2008, Villeneuve d'Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00239366v1</w:t>
+                <w:t xml:space="preserve">hal-01303778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EPEW: An Extended Prototyping Environment for Wireless Mesh Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+                <w:t xml:space="preserve">Gestion avancée de la mobilité dans les réseaux maillés sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Bezahaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Katia Obraczka</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE 11th International Conference on Communications Systems, ICCS'08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque Francophone sur l'Ingénierie des Protocoles (CFIP 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Les Arcs, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303416v1</w:t>
+                <w:t xml:space="preserve">hal-00239366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced Mobility Management in Wireless Mesh Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed El Mehdi Bezahaf</w:t>
+                <w:t xml:space="preserve">EPEW: An Extended Prototyping Environment for Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Fdida</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Doctorales en Informatique et Réseaux (JDIR 2008)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE 11th International Conference on Communications Systems, ICCS'08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Guangzhou, China. pp.1176-1181, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCS.2008.4737368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303778v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Abstraction Layer for Neighborhood Discovery and Cross-Layer Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Obraczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8206,90 +8206,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Prototyping Environment for Wireless Multihop Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Obraczka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8346,935 +8346,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wireless Mesh Network Testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic packet aggregation to solve performance anomaly in 802.11 wireless networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Third IEEE International Conference on Mobile Ad-hoc and Sensor Systems (MASS 2006)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2006, Vancouver, BC, Canada. pp.582-585, </w:t>
+              <w:t xml:space="preserve">MSWiM 2006 - 9th ACM/IEEE International Symposium on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Malaga, Spain. pp.247-254, </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MOBHOC.2006.278615⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1164717.1164761⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351681v1</w:t>
+                <w:t xml:space="preserve">inria-00589816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Real gain of Cross-Layer Routing in Wireless Mesh Networks</w:t>
+                <w:t xml:space="preserve">The MeshDVNet Wireless Mesh Network Testbed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2nd international workshop on Multi-hop ad hoc networks: from theory to reality, REALMAN '06</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2006, Florence, Italy. pp.15-22, </w:t>
+              <w:t xml:space="preserve">The 1st international workshop on Wireless network testbeds, experimental evaluation and characterization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Los Angeles, CA, United States. pp.107-108, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1132983.1132987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1160987.1161014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351734v1</w:t>
+                <w:t xml:space="preserve">hal-01351682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Wireless Mesh Network Testbed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Third IEEE International Conference on Mobile Ad-hoc and Sensor Systems (MASS 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2006, Vancouver, BC, Canada. pp.582-585, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MOBHOC.2006.278615⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01351661v1</w:t>
+                <w:t xml:space="preserve">hal-01351681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agrégation dynamique des paquets pour résoudre l'anomalie de performance des réseaux sans fil IEEE 802.11</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guerin-Lassous</w:t>
+                <w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00111737v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00111961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prototypage de protocoles de communication sans fil</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Real gain of Cross-Layer Routing in Wireless Mesh Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 2nd international workshop on Multi-hop ad hoc networks: from theory to reality, REALMAN '06</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Florence, Italy. pp.15-22, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/1132983.1132987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00111961v1</w:t>
+                <w:t xml:space="preserve">hal-01351734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neighborhood Monitoring and Link Assessment in Wireless Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">On the Feasibility of Power Control in Current IEEE 802.11 Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantin Kabassanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fdida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sigcommp</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2006, Pisa, Italy</w:t>
+              <w:t xml:space="preserve">Fourth Annual IEEE International Conference on Pervasive Computing and Communications Workshops (PERCOMW'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Pisa, Italy. pp.469-473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351656v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01351661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic packet aggregation to solve performance anomaly in 802.11 wireless networks</w:t>
+                <w:t xml:space="preserve">Agrégation dynamique des paquets pour résoudre l'anomalie de performance des réseaux sans fil IEEE 802.11</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahiry Razafindralambo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Guérin-Lassous</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Guerin-Lassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fdida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MSWiM 2006 - 9th ACM/IEEE International Symposium on Modeling, Analysis and Simulation of Wireless and Mobile Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CFIP 2006 - 12ème Colloque Francophone sur l'Ingénierie des Protocoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eric Fleury and Farouk Kamoun, Oct 2006, Tozeur, Tunisie. pp.1-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1164717.1164761⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inria-00589816v1</w:t>
+                <w:t xml:space="preserve">inria-00111737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The MeshDVNet Wireless Mesh Network Testbed</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neighborhood Monitoring and Link Assessment in Wireless Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fehmi Ben Abdesslem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcelo Dias de Amorim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Solis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Obraczka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 1st international workshop on Wireless network testbeds, experimental evaluation and characterization</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sigcommp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2006, Pisa, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1160987.1161014⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01351682v1</w:t>
+                <w:t xml:space="preserve">hal-01351656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SDT.11b : Un Schéma à Division de Temps pour éviter l'anomalie de la couche MAC 802.11b</w:t>
               </w:r>
@@ -10269,304 +10269,304 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LISP EID Block</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proceedings of the Reproducibility Workshop</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Saucez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Internet Engineering Task Force - (IETF), 2017</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02287783v1</w:t>
+                <w:t xml:space="preserve">hal-01666893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LISP EID Block Management Guidelines</w:t>
+                <w:t xml:space="preserve">LISP EID Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Geoff Huston</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darrel Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vince Fuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Internet Engineering Task Force - (IETF), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02287786v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proceedings of the Reproducibility Workshop</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LISP EID Block Management Guidelines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2017</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger Jorgensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geoff Huston</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Internet Engineering Task Force - (IETF), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666893v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02287786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10666,77 +10666,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Map-and-Encap Locator/Identifier separation paradigm: a Security Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Boucadair and David Binet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solutions for Sustaining Scalability in Internet Growth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IGI Global, pp.148-163, 2013, </w:t>
@@ -10819,64 +10819,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RFC 9302 Locator/ID Separation Protocol (LISP) Map-Versioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10894,77 +10894,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Threat Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10982,90 +10982,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cabellos Albert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florin Coras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11077,272 +11077,272 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01423163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LISP deployment impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">LISP Threats Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Florin Coras</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110959v1</w:t>
+                <w:t xml:space="preserve">hal-01110954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LISP Threats Analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">LISP deployment impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Bonaventure</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cabellos Albert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florin Coras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01110954v1</w:t>
+                <w:t xml:space="preserve">hal-01110959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol (LISP) Map-Versioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonaventure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11392,51 +11392,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High availability of VNF Orchestrator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmytro Shytyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11669,51 +11669,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thoughts and Recommendations from the ACM SIGCOMM 2017 Reproducibility Workshop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11776,51 +11776,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Locator/ID Separation Protocol Delegated Database Tree (LISP-DDT)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11851,51 +11851,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BGP Extended Communities LCAF Type</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Saucez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11939,77 +11939,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LISP EID Block</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Iannone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Darrel Lewis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dave Meyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vince Fuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Internship report] RFC 7954, Internet Engineering Task Force - (IETF). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12301,51 +12301,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04602129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fressancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Kerichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01017-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Minakhmetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2902980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Hugo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Sarikaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjae Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364879v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433447v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336937.3336944" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364898v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Shytyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beylier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2944011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Flittner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W&#228;hlisch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02088811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000B71" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukru Kuran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mermoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2403287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Phung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6786611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479957.2479963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00809843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhoon Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Farinacci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Studer Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berlemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Correia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2010.5450659" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Donnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.071248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154076v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Masip-Bruin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Yannuzzi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Domingo-Pascual" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonte" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Curado" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.06.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02491369v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delmas" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200694v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38085-4_44" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884465v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02512149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gutterman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingjun Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakai Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2020.Th2A.25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384824v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2019.8816831" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364707v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288073v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Nagarajan" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2019.W2A.21" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364677v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845173" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845237" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314148.3314355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Abouseif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423166v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287787v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Obadia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rougier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2016.7919484" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287440v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287278v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Shao" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Devienne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Viste" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287443v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riguidel Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWSDN.2015.78" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2015.7335330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pacheco-Paramo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287083v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phemius" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287125v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110946v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Coras" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857102" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138001v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2014.6962157" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saldana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Fern&#225;ndez-Navajas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Mas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Filsfils" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30045-5_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303416v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737368" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845113" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287783v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Lewis" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Meyer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Fuller" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287786v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jorgensen" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conrad" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Huston" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666893v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922774v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4305-5.ch008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabellos Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110959v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110954v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666895v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-04602129v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fressancourt" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Iannone" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Kerichard" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-024-01017-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04322395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianzhu Zhang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Giaccone" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Roberts" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2021.107861" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Minakhmetov" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ware" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088914v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LPT.2019.2902980" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364849v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk von Hugo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behcet Sarikaya" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Petrescu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kyoungjae Sun" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364898v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmytro Shytyi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Beylier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364879v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02433447v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Saucez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonaventure" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3336937.3336944" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384751v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Wion" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vania Conan" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNSM.2019.2944011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364917v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01968401v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Flittner" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naoufal Mahfoudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias W&#228;hlisch" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-02088811v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/JOCN.10.000B71" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01112692v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sukru Kuran" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Carneiro Viana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Kofman" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Mermoud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSG.2015.2403287" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01168802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Dung Phung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Secci" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MNET.2014.6786611" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donnet Benoit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479957.2479963" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00809843v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juhoon Kim" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286605v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dino Farinacci" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939997v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed El Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Dias de Amorim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fdida" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2012.01.004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8MD3NCB1-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939996v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.adhoc.2011.03.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QFBXTP4N-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Studer Ferreira" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Berlemann" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. Correia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWC.2010.5450659" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589815v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiry Razafindralambo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gu&#233;rin-Lassous" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comnet.2007.09.019" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RDT3PZP3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154474v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantin Kabassanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2007/86510" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151799v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Nahle" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Donnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Malouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LCOMM.2007.071248" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154076v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Masip-Bruin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Yannuzzi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Domingo-Pascual" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Fonte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Curado" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.comcom.2005.06.008" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01153440v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11235-006-6519-5" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6431D248390551FE4D4ECB8D1A83AF77372DED41/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884465v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vamsi Addanki" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02491369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Delmas" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Garcia" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Monsuez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200694v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-38085-4_44" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02512149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Craig Gutterman" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tingjun Chen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiakai Yu" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2020.Th2A.25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02884462v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Spinelli" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Tollet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02342198v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288073v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Archana Nagarajan" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OFC.2019.W2A.21" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364677v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845173" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02384824v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/IFIPNetworking.2019.8816831" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364635v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Gallo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364707v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02088259v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364651v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845237" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163976v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3314148.3314355" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117652v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287749v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287956v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Chouman" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Lourdiane" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780326v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yue Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akram Abouseif" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01676534v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287443v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathis Obadia" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rougier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423166v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Yue" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287278v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenqin Shao" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Devienne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Viste" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287787v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NFV-SDN.2016.7919484" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287440v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287279v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimeng Zhao" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riguidel Michel" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288456v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02288455v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raad" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Jacquenet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251163v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Haddad" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EWSDN.2015.78" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01251246v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CloudNet.2015.7335330" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01465623v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pacheco-Paramo" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306054v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138001v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiMOB.2014.6962157" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287083v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Leguay" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Phemius" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110946v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Coras" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IFIPNetworking.2014.6857102" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287125v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02286606v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Saldana" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego R. Lopez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Fern&#225;ndez-Navajas" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Ruiz-Mas" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01531133v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarence Filsfils" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-30045-5_30" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01583403v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Feldmann" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-20757-0_29" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671369v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Bezahaf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-17994-5_6" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01294502v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1658997.1659023" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00671352v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-10625-5_32" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303778v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00239366v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303416v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fehmi Ben Abdesslem" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Obraczka" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCS.2008.4737368" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311832v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Solis" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISTMWC.2007.4299182" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311855v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311771v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-76809-8_4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-129G7KQT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00589816v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1164717.1164761" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351682v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1160987.1161014" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351681v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MOBHOC.2006.278615" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111961v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351734v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1132983.1132987" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351661v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00111737v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Guerin-Lassous" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351656v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488164v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488168v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488154v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1095921.1095925" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488160v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01488162v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520111v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramin Khalili" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kav&#233; Salamatian" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISWCS.2004.1407261" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01520110v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Benbadis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01529418v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02364659v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOMW.2019.8845113" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805587v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666893v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287783v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darrel Lewis" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Meyer" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vince Fuller" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287786v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Jorgensen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Conrad" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoff Huston" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287778v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922774v2" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4305-5.ch008" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03907754v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423162v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01423163v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cabellos Albert" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110954v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01110959v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00922772v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046053v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165785v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889856v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01666895v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04907679v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287788v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telecom-paris.hal.science/hal-02287784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00086502v2" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>