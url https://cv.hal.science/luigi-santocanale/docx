--- v0 (2026-03-21)
+++ v1 (2026-04-26)
@@ -1100,365 +1100,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577258v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nice Labelling for Tree-Like Event Structures of Degree 3 (Extended Version)</w:t>
+                <w:t xml:space="preserve">Derived Semidistributive Lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Information and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 208 (6), pp.652--665. </w:t>
+              <w:t xml:space="preserve">Algebra Universalis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 63 (2), pp.101--130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ic.2009.05.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00012-010-0073-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369451v1</w:t>
+                <w:t xml:space="preserve">hal-00165699v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Variable Hierarchy for the Games mu-Calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Nice Labelling for Tree-Like Event Structures of Degree 3 (Extended Version)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apal.2009.07.015⟩</w:t>
+              <w:t xml:space="preserve">Information and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 208 (6), pp.652--665. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ic.2009.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00178806v2</w:t>
+                <w:t xml:space="preserve">hal-00369451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Completeness for Flat Modal Fixpoint Logics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Variable Hierarchy for the Games mu-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yde Venema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 162 (1), pp.55-82. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apal.2010.07.003⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 161 (5), pp.690-707. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2009.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346782v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178806v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Derived Semidistributive Lattices</w:t>
+                <w:t xml:space="preserve">Completeness for Flat Modal Fixpoint Logics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yde Venema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebra Universalis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 63 (2), pp.101--130. </w:t>
+              <w:t xml:space="preserve">Annals of Pure and Applied Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 162 (1), pp.55-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00012-010-0073-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apal.2010.07.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00165699v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological Properties of Event Structures</w:t>
               </w:r>
@@ -1944,264 +1944,264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01288863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">μ-Bicomplete Categories and Parity Games</w:t>
+                <w:t xml:space="preserve">Free $\mu$-lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Fixed Points in Computer Science (FICS'01), 36 (2), pp.195--227. </w:t>
+              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Category Theory 1999: selected papers, conference held in Coimbra in honour of the 90th birthday of Saunders Mac Lane, 168 (2--3), pp.227-264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/ita:2002010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0022-4049(01)00098-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01261052v1</w:t>
+                <w:t xml:space="preserve">hal-01261049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The alternation hierarchy for the theory of μ-lattices</w:t>
+                <w:t xml:space="preserve">μ-Bicomplete Categories and Parity Games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAIRO - Theoretical Informatics and Applications (RAIRO: ITA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Fixed Points in Computer Science (FICS'01), 36 (2), pp.195--227. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/ita:2002010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261116v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Free $\mu$-lattices</w:t>
+                <w:t xml:space="preserve">The alternation hierarchy for the theory of μ-lattices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pure and Applied Algebra</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theory and Applications of Categories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, A special volume of articles from the CT2000 Conference, 9, pp.166--197</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/S0022-4049(01)00098-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01261049v1</w:t>
+                <w:t xml:space="preserve">hal-01261116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2304,252 +2304,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew Metrics Valued in Sugihara Semigroups</w:t>
+                <w:t xml:space="preserve">Dualizing sup-preserving endomaps of a complete lattice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMiCS 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Marseille, France. pp.396-412, </w:t>
+              <w:t xml:space="preserve">ACT 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Cambridge, United States. pp.335-346, </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-88701-8_24⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4204/EPTCS.333.23⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03956706v1</w:t>
+                <w:t xml:space="preserve">hal-03956683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skew metrics valued in Sugihara semigroups</w:t>
+                <w:t xml:space="preserve">Skew Metrics Valued in Sugihara Semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relational and Algebraic Methods in Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMiCS 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Marseille, France. pp.396-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-88701-8_24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03518407v1</w:t>
+                <w:t xml:space="preserve">hal-03956706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dualizing sup-preserving endomaps of a complete lattice</w:t>
+                <w:t xml:space="preserve">Skew metrics valued in Sugihara semigroups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACT 2020</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relational and Algebraic Methods in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Marseille, France. pp.396--412</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4204/EPTCS.333.23⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03956683v1</w:t>
+                <w:t xml:space="preserve">hal-03518407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dualizing sup-preserving endomaps of a complete lattice</w:t>
               </w:r>
@@ -2745,671 +2745,671 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02153821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruitenburg's Theorem via Duality and Bounded Bisimulations</w:t>
+                <w:t xml:space="preserve">The equational theory of the natural join and inner union is decidable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Silvio.Ghilardi@unimi.It Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOSSACS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Thessaloniki, Greece. pp.494--510, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-89366-2_27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01766636v1</w:t>
+                <w:t xml:space="preserve">hal-01625134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MIX STAR-AUTONOMOUS QUANTALES AND THE CONTINUOUS WEAK ORDER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RAMICS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Groningen, Netherlands. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-02149-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The equational theory of the natural join and inner union is decidable</w:t>
+                <w:t xml:space="preserve">Ruitenburg's Theorem via Duality and Bounded Bisimulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Silvio.Ghilardi@unimi.It Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOSSACS 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-89366-2_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01625134v1</w:t>
+                <w:t xml:space="preserve">hal-01766636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\aleph_1$ and the Modal $\mu$-Calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embeddability into relational lattices is undecidable ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EACSL Annual Conference on Computer Science Logic (CSL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">RAMICS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503091v1</w:t>
+                <w:t xml:space="preserve">hal-01474822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddability into relational lattices is undecidable ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$\aleph_1$ and the Modal $\mu$-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Joao Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMICS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th EACSL Annual Conference on Computer Science Logic (CSL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474822v1</w:t>
+                <w:t xml:space="preserve">hal-01503091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational lattices via duality</w:t>
+                <w:t xml:space="preserve">Relational Lattices via Duality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coalgebraic Methods in Computer Science 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th International Workshop on Coalgebraic Methods in Computer Science (CMCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands. pp.195-215, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-40370-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01279408v1</w:t>
+                <w:t xml:space="preserve">hal-01446027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fixed-point elimination in the Intuitionistic Propositional Calculus</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luigi Http://pageperso.Lif.Univ-Mrs.Fr/~luigi.Santocanale/ Santocanale</w:t>
+                <w:t xml:space="preserve">Relational lattices via duality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FOSSACS 2016</w:t>
+              <w:t xml:space="preserve">Coalgebraic Methods in Computer Science 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01249822v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01279408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational Lattices via Duality</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+                <w:t xml:space="preserve">Fixed-point elimination in the Intuitionistic Propositional Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Silvio.Ghilardi@unimi.It Ghilardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Joao Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Http://pageperso.Lif.Univ-Mrs.Fr/~luigi.Santocanale/ Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Workshop on Coalgebraic Methods in Computer Science (CMCS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FOSSACS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-40370-0_12⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01446027v1</w:t>
+                <w:t xml:space="preserve">hal-01249822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fixed-point theory in the varieties D_n</w:t>
               </w:r>
@@ -3590,51 +3590,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniform interpolation for monotone modal logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yde Venema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Modal Logic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Moscow, Russia. pp.350--370</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3653,456 +3653,456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01281238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the word problem for SP-categories, and the properties of two-way communication</w:t>
+                <w:t xml:space="preserve">Topological properties of event structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Robin Cockett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSL 2009</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-04027-6_16⟩</w:t>
+              <w:t xml:space="preserve">GETCO 2006, Geometrical and Topological Methods in Concurrency</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, Bonn, Germany. pp.149-160, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00374654v1</w:t>
+                <w:t xml:space="preserve">hal-00432038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological properties of event structures</w:t>
+                <w:t xml:space="preserve">On the word problem for SP-categories, and the properties of two-way communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Cockett</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GETCO 2006, Geometrical and Topological Methods in Concurrency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2009.02.023⟩</w:t>
+              <w:t xml:space="preserve">CSL 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Coimbra, Portugal. pp.194-208, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-04027-6_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432038v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Venema, L. Santocanale, Completeness for flat modal fixpoint logics,</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Undirected Graphs of Entanglement Two</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walid Belkhir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yde Venema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Yerevan, Armenia. pp.499--513, </w:t>
+              <w:t xml:space="preserve">FSTTCS 2007: Foundations of Software Technology and Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2007, India. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-75560-9_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-77050-3_42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01290705v1</w:t>
+                <w:t xml:space="preserve">hal-00144355v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nice Labelling for Tree-Like Event Structures of Degree 3</w:t>
+                <w:t xml:space="preserve">Y. Venema, L. Santocanale, Completeness for flat modal fixpoint logics,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yde Venema</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONCUR 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal. pp.151-165, </w:t>
+              <w:t xml:space="preserve">14th International Conference on Logic for Programming, Artificial Intelligence, and Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Yerevan, Armenia. pp.499--513, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-74407-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-75560-9_36⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00142349v1</w:t>
+                <w:t xml:space="preserve">hal-01290705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Undirected Graphs of Entanglement Two</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Nice Labelling for Tree-Like Event Structures of Degree 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSTTCS 2007: Foundations of Software Technology and Theoretical Computer Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2007, India. </w:t>
+              <w:t xml:space="preserve">CONCUR 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Lisbon, Portugal. pp.151-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-540-77050-3_42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-540-74407-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00144355v2</w:t>
+                <w:t xml:space="preserve">hal-00142349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Completions of μ-algebras</w:t>
               </w:r>
@@ -5084,207 +5084,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unitless Frobenius quantales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frobenius structures in star-autonomous categories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric de Lacroix</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03661651v2</w:t>
+                <w:t xml:space="preserve">hal-03739197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frobenius structures in star-autonomous categories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unitless Frobenius quantales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric de Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739197v1</w:t>
+                <w:t xml:space="preserve">hal-03661651v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuous weak order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5734,51 +5734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A20DF632"/>
+    <w:nsid w:val="40176BE4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5965,51 +5965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-santocanale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4237-7856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137437080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204493v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silvio.Ghilardi@unimi.It Ghilardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Gouveia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344299v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palmigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369451v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.006" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178806v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.015" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346782v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde Venema" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2010.07.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165699v2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0073-4" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Http://pageperso.Lif.Univ-Mrs.Fr/~luigi.Santocanale/ Santocanale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-007-9066-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2007.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arnold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00412-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNFTD614-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cockett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80561-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261052v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2002010" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ABC3C2AB4E12CC23762F7BF15829700FCE49010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261116v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261049v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(01)00098-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68279-7_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956706v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_24" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956683v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.23" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342655v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766636v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838560v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Gouveia" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02149-8_12" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625134v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_27" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279408v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249822v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446027v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_12" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06251-8_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374654v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04027-6_16" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432038v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290705v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_36" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142349v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74407-8_11" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144355v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_42" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36576-1_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80370-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45931-6_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T090R524-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44683-4_56" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WD26G9BL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chichery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661651v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739197v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944759v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Meloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-santocanale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4237-7856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137437080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204493v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silvio.Ghilardi@unimi.It Ghilardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Gouveia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344299v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palmigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165699v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0073-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178806v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde Venema" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2010.07.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Http://pageperso.Lif.Univ-Mrs.Fr/~luigi.Santocanale/ Santocanale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-007-9066-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2007.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arnold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00412-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNFTD614-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cockett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80561-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(01)00098-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2002010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ABC3C2AB4E12CC23762F7BF15829700FCE49010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68279-7_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342655v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Gouveia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02149-8_12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06251-8_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04027-6_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144355v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74407-8_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36576-1_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80370-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45931-6_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T090R524-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44683-4_56" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WD26G9BL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chichery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661651v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944759v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Meloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>