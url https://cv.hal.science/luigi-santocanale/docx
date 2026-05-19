--- v1 (2026-04-26)
+++ v2 (2026-05-19)
@@ -2823,351 +2823,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01625134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIX STAR-AUTONOMOUS QUANTALES AND THE CONTINUOUS WEAK ORDER</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maria João Gouveia</w:t>
+                <w:t xml:space="preserve">Ruitenburg's Theorem via Duality and Bounded Bisimulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luigi Santocanale</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvio Silvio.Ghilardi@unimi.It Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMICS 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Bern, Switzerland</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01838560v1</w:t>
+                <w:t xml:space="preserve">hal-01766636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ruitenburg's Theorem via Duality and Bounded Bisimulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MIX STAR-AUTONOMOUS QUANTALES AND THE CONTINUOUS WEAK ORDER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria João Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Silvio Silvio.Ghilardi@unimi.It Ghilardi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Modal Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RAMICS 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Groningen, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-02149-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766636v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Embeddability into relational lattices is undecidable ⋆</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">$\aleph_1$ and the Modal $\mu$-Calculus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Joao Gouveia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAMICS 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">26th EACSL Annual Conference on Computer Science Logic (CSL 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01474822v1</w:t>
+                <w:t xml:space="preserve">hal-01503091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">$\aleph_1$ and the Modal $\mu$-Calculus</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Embeddability into relational lattices is undecidable ⋆</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th EACSL Annual Conference on Computer Science Logic (CSL 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden</w:t>
+              <w:t xml:space="preserve">RAMICS 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01503091v1</w:t>
+                <w:t xml:space="preserve">hal-01474822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relational Lattices via Duality</w:t>
               </w:r>
@@ -5240,51 +5240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The continuous weak order</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria João Gouveia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Santocanale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5734,51 +5734,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="40176BE4"/>
+    <w:nsid w:val="83046BF5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5965,51 +5965,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-santocanale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4237-7856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137437080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204493v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silvio.Ghilardi@unimi.It Ghilardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Gouveia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344299v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palmigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165699v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0073-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178806v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde Venema" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2010.07.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Http://pageperso.Lif.Univ-Mrs.Fr/~luigi.Santocanale/ Santocanale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-007-9066-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2007.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arnold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00412-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNFTD614-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cockett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80561-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(01)00098-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2002010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ABC3C2AB4E12CC23762F7BF15829700FCE49010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68279-7_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342655v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838560v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Gouveia" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02149-8_12" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766636v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474822v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503091v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06251-8_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04027-6_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144355v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74407-8_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36576-1_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80370-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45931-6_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T090R524-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44683-4_56" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WD26G9BL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chichery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661651v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944759v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Meloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luigi-santocanale" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4237-7856" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137437080" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03204493v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Santocanale" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716485v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Silvio.Ghilardi@unimi.It Ghilardi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joao Gouveia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3359669" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01969235v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344299v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jlamp.2018.03.001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986148v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Friedrich Wehrung" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JEMS/804" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054715v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Frittella" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandra Palmigiano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/logcom/exw011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00750265v3" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejc.2014.06.004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00836420v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021819671450043X" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564024v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-011-9225-1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577258v4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aam.2013.03.003" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00165699v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00012-010-0073-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2009.05.006" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178806v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Belkhir" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2009.07.015" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346782v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yde Venema" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2010.07.003" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261062v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Http://pageperso.Lif.Univ-Mrs.Fr/~luigi.Santocanale/ Santocanale" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2009.02.023" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142355v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11083-007-9066-0" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142353v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apal.2007.11.001" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261055v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Arnold" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2004.10.024" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261053v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0304-3975(02)00412-7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SNFTD614-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288863v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Cockett" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80561-9" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261049v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-4049(01)00098-6" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ita:2002010" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6ABC3C2AB4E12CC23762F7BF15829700FCE49010/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261116v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450869v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cameron Calk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-68279-7_7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956683v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4204/EPTCS.333.23" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956706v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-88701-8_24" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518407v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02901445v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02342655v3" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153821v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-28796-2_25" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-89366-2_27" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766636v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838560v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jo&#227;o Gouveia" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-02149-8_12" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503091v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01474822v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01446027v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-40370-0_12" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01279408v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249822v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260836v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-06251-8_27" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260986v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Fortier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2013.248" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281238v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432038v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374654v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04027-6_16" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00144355v2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-77050-3_42" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01290705v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-75560-9_36" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00142349v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-74407-8_11" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288855v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LICS.2005.11" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111230v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01288878v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-36576-1_5" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281233v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/b13986" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261240v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1571-0661(04)80370-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261170v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45931-6_25" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-T090R524-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03928961v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261158v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-44683-4_56" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-WD26G9BL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774635v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Caspard" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-44236-5" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209648v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric de Lacroix" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chichery" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03739197v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03661651v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01944759v3" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851509v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Carlo Meloni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432113v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376731v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00369583v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>