--- v0 (2026-03-15)
+++ v1 (2026-05-08)
@@ -72,1246 +72,4416 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (35)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversal of congenital hypogonadotropic hypogonadism in two brothers carrying a homozygous KISS1 frameshift mutation</w:t>
+                <w:t xml:space="preserve">Giant cell tumor of the sphenoid bone: a systematic literature review with illustrative cases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Coutant</w:t>
+                <w:t xml:space="preserve">Tatiana Lecot-Connan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Zaegel</w:t>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Illouz</w:t>
+                <w:t xml:space="preserve">Clovis Adam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Levaillant</w:t>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Magnin</w:t>
+                <w:t xml:space="preserve">Mohamed Bouchaala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Endocrine-Related Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 33 (3), </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s2213-8587(25)00121-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1530/ERC-24-0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05116347v1</w:t>
+                <w:t xml:space="preserve">hal-05612030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets cardio- et néphroprotecteurs des inhibiteurs du SGLT2</w:t>
+                <w:t xml:space="preserve">Continuous subcutaneous administration of teriparatide as a therapeutic option in chronic hypoparathyroidism: retrospective study in three tertiary care centers of the epi-hypo study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa La</w:t>
+                <w:t xml:space="preserve">Amina Attia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mathilde Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Lecoq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luigi Maione</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.026⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 194 (1), pp.K1-K7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ejendo/lvaf257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04867787v1</w:t>
+                <w:t xml:space="preserve">hal-05612085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increase in Testosterone Levels and Improvement of Clinical Symptoms in Eugonadic men With a Prolactin-secreting Adenoma</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">RNF216 Variants Found in Patients With Dementia, Hypogonadotropic Hypogonadism, and Severe Ataxia Deregulate Autophagy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Cazabat</w:t>
+                <w:t xml:space="preserve">Jacques Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Daclin</w:t>
+                <w:t xml:space="preserve">Inès Abdennebi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+                <w:t xml:space="preserve">Marion Le Saëc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Larbi Amazit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jendso/bvae135⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 111 (5), pp.1278-1286. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaf640⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867633v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classes and predictors of reversal in male patients with congenital hypogonadotropic hypogonadism: a cross-sectional study of six international referral centres</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">French expert consensus statement on diagnosis and management of primary hyperparathyroidism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio Cangiano</w:t>
+                <w:t xml:space="preserve">Marie-Christine Vantyghem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Giovanelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Maione</w:t>
+                <w:t xml:space="preserve">Eric Mirallié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdallah Al-Salameh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Barraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00028-7⟩</w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (5), pp.102449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.102449⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04867977v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05351972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acromegalic Cardiomyopathy: An Entity on its own? The Effects of GH and IGF-I Excess and Treatment on Cardiovascular Risk Factors</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Cardiomyopathy in Patients With Acromegaly – Not Truly a Concern Anymore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Maione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Kamenický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chanson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives of Medical Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 110 (10), pp.2718-2728. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaf338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.arcmed.2023.102921⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04503406v1</w:t>
+                <w:t xml:space="preserve">hal-05612277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cardiomyopathy in patients with acromegaly -not truly a concern anymore?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Bouys</w:t>
+                <w:t xml:space="preserve">Peter Kamenický</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgaf338/8158601⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982784v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Puberty, A Sensitive Window of Hypothalamic Development and Plasticity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversal of congenital hypogonadotropic hypogonadism in two brothers carrying a homozygous KISS1 frameshift mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydie Naulé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luigi Maione</w:t>
+                <w:t xml:space="preserve">Nadia Zaegel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Kaiser</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Illouz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Levaillant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/endocr/bqaa209⟩</w:t>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s2213-8587(25)00121-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946595v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05116347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Makorin RING finger protein 3 and central precocious puberty</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chapter 10: What parathyroid imaging is required for hyperparathyroidism?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Ghander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Ladsous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gaujoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Taieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 86 (1), pp.101699. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2025.101699⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.coemr.2020.08.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03946863v1</w:t>
+                <w:t xml:space="preserve">hal-05015582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">National acromegaly registries</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prospective Multicenter Evaluation of [ 11 C]Methionine PET/MRI Sensitivity Compared with MRI for Localizing Small Pituitary Neuroendocrine Tumor or Pituitary Adenoma in Cushing Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthime Flaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Levigoureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Castinetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.beem.2019.02.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 66 (10), pp.1575-1580. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2967/jnumed.124.269392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03487642v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changes in metabolic parameters and cardiovascular risk factors after therapeutic control of acromegaly vary with the treatment modality. Data from the Bicêtre cohort, and review of the literature</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Effets cardio- et néphroprotecteurs des inhibiteurs du SGLT2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa La</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luigi Maione</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...3 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Revue de Médecine Interne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45 (6), pp.323-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.revmed.2024.05.026⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remission of Acromegaly: The Sooner the Better</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvère Störmann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101 (6), pp.602-604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cen.15147⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cushing-induced Male Hypogonadism: Deciphering a Prevalent Yet Understudied Relationship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Channa Jayasena</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgae731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867300v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increase in Testosterone Levels and Improvement of Clinical Symptoms in Eugonadic men With a Prolactin-secreting Adenoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Carlier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Cazabat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Daclin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the Endocrine Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 8 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jendso/bvae135⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classes and predictors of reversal in male patients with congenital hypogonadotropic hypogonadism: a cross-sectional study of six international referral centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabella Mcdonald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Cangiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Giovanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (4), pp.257-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(24)00028-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867977v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Acromegalic Cardiomyopathy: An Entity on its own? The Effects of GH and IGF-I Excess and Treatment on Cardiovascular Risk Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenický</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives of Medical Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 54, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.arcmed.2023.102921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04503406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification of predictive criteria for pathogenic variants of primary bilateral macronodular adrenal hyperplasia (PBMAH) gene ARMC5 in 352 unselected patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Bouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Vaczlavik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Jouinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Vaduva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Espiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 187 (1), pp.123-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Cushing’s syndrome on the gonadotrope axis and testicular functions in men</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte de Kalbermatten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (12), pp.2350-2361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dead187⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337614v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Differentiating pathologic parathyroid glands from thyroid nodules on neck ultrasound: the PARATH-US cross-sectional study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dolly Yazgi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bourouina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet Regional Health - Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 35, pp.100751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.lanepe.2023.100751⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproductive Phenotypes in Men With Acquired or Congenital Hypogonadotropic Hypogonadism: A Comparative Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Sarfati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gonfroy-Leymarie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Brailly-Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (7), pp.e2812-e2824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac194⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337206v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parathyroid hormone in situ measurement in patients with hyperparathyroidism: single-centre experience of 179 patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Richa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hazar Haidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dupeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186 (4), pp.489-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-1249⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impairment in insulin secretion without changes in insulin resistance explains hyperglycemia in patients with acromegaly treated with pasireotide LAR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dormoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrine Connections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EC-22-0296⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334823v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Treatment of acromegaly has substantial effects on body composition: a long-term follow-up study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Wolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Salenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Kamenicky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 186 (2), pp.173-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-21-0900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Second brain tumours after pituitary irradiation: lower risk than once thought</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Lancet. Diabetes &amp; Endocrinology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (8), pp.552-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S2213-8587(22)00171-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IGF-I Variability Over Repeated Measures in Patients With Acromegaly Under Long-Acting Somatostatin Receptor Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Albrici</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solange Grunenwald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Cimino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 107 (9), pp.e3644-e3653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgac385⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04334816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compromised Volumetric Bone Density and Microarchitecture in Men With Congenital Hypogonadotropic Hypogonadism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Ostertag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Collet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 106 (9), pp.e3312-e3326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/clinem/dgab169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Puberty, A Sensitive Window of Hypothalamic Development and Plasticity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Naulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 162 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endocr/bqaa209⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central precocious puberty: Recent advances in understanding the aetiology and in the clinical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Clinical Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 95 (4), pp.542-555. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/cen.14475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04323506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Congenital hypogonadotropic hypogonadism/Kallmann syndrome is associated with statural gain in both men and women: a monocentric study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanna Pala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Papadakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 182 (2), pp.185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-19-0537⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discordant biological parameters of remission in acromegaly do not increase the risk of hypertension or diabetes: a study with the Liege Acromegaly Survey database</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Amodru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Petrossians</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Colao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delemer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Maione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70 (1), pp.134-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12020-020-02387-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03223227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GnRH stimulation testing and serum inhibin B in males: insufficient specificity for discriminating between congenital hypogonadotropic hypogonadism from constitutional delay of growth and puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héléna Mosbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Bouvattier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Trabado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianpaolo de Filippo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 35 (10), pp.2312-2322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/deaa185⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319318v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Makorin RING finger protein 3 and central precocious puberty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Naulé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ursula Kaiser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Current Opinion in Endocrine and Metabolic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.152-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.coemr.2020.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">National acromegaly registries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chanson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Best Practice and Research: Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 33, pp.101264 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.beem.2019.02.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03487642v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Similarities and differences in the reproductive phenotypes of women with congenital hypogonadotrophic hypogonadism caused by GNRHR mutations and women with polycystic ovary syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Fèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Immacolata Cristina Nettore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ashmeetha Manilall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (1), pp.137-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/humrep/dey339⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319287v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changes in metabolic parameters and cardiovascular risk factors after therapeutic control of acromegaly vary with the treatment modality. Data from the Bicêtre cohort, and review of the literature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Briet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirela Ilie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Brailly-Tabard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Endocrine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2019, 63 (2), pp.348-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12020-018-1797-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02616923v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">GENETICS IN ENDOCRINOLOGY: Genetic counseling for congenital hypogonadotropic hypogonadism and Kallmann syndrome: new challenges in the era of oligogenism and next-generation sequencing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Maione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Dwyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Guiochon-Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Binart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 178 (3), pp.R55-R80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/EJE-17-0749⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04312343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId56"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1458,51 +4628,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116347v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zaegel" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-8587(25)00121-4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867787v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa La" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Maione" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.026" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867633v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazabat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daclin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvae135" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867977v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dwyer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mcdonald" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Cangiano" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00028-7" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503406v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2023.102921" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946595v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Naul&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Kaiser" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaa209" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946863v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2020.08.003" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487642v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2019.02.001" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616923v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Briet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Ilie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1797-8" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Lecot-Connan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Salenave" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clovis Adam" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Maione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouchaala" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/ERC-24-0289" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612085v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina Attia" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Bri&#232;re" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenicky" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Lecoq" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ejendo/lvaf257" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612408v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Young" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Abdennebi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Le Sa&#235;c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Magnin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larbi Amazit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaf640" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05351972v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Vantyghem" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Miralli&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Al-Salameh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Aubert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Barraud" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.102449" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Wolf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Kamenick&#253;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chanson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaf338" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116358v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgaf338/8158601" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05116347v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Coutant" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Zaegel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Illouz" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Levaillant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s2213-8587(25)00121-4" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chevalier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Ghander" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Ladsous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gaujoux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Taieb" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2025.101699" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-05352965v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthime Flaus" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Levigoureux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Briet" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Castinetti" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2967/jnumed.124.269392" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867787v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa La" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.revmed.2024.05.026" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867419v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Cuny" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylv&#232;re St&#246;rmann" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.15147" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867300v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Channa Jayasena" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgae731" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867633v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Carlier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cazabat" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Daclin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jendso/bvae135" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04867977v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Dwyer" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabella Mcdonald" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Cangiano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Giovanelli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(24)00028-7" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503406v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.arcmed.2023.102921" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982784v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Bouys" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Vaczlavik" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Jouinot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Vaduva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Espiard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1032" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337614v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Papadakis" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte de Kalbermatten" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dormoy" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Trabado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dead187" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337438v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolly Yazgi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Richa" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bourouina" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanepe.2023.100751" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337206v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Sarfati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gonfroy-Leymarie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Brailly-Tabard" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac194" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337191v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Haidar" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dupeux" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Lambert" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-1249" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334823v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EC-22-0296" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04331673v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Durand" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-21-0900" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04337348v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2213-8587(22)00171-1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04334816v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Albrici" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Grunenwald" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mouly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Cimino" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgac385" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04323515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Ostertag" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Collet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/clinem/dgab169" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946595v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Naul&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Kaiser" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endocr/bqaa209" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04323506v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Bouvattier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cen.14475" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04319296v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanna Pala" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Trabado" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-19-0537" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03223227v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Amodru" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Petrossians" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Colao" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delemer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Maione" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-020-02387-1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04319318v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Mosbah" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianpaolo de Filippo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/deaa185" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946863v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coemr.2020.08.003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487642v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.beem.2019.02.001" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-04319287v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne F&#232;vre" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Immacolata Cristina Nettore" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashmeetha Manilall" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Francou" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dey339" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02616923v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirela Ilie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kuhn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12020-018-1797-8" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04312343v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guiochon-Mantel" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Binart" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-17-0749" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>