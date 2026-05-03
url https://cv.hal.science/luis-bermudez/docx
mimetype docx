--- v0 (2026-03-20)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LUIS BERMUDEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food grade bacterium Lactobacillus helveticus VEL12193 promotes autophagy by releasing membrane vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lacticaseibacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synbiotic Microencapsulation of Lactobacillus Strains from Mexican Fermented Beverages for Enhanced Probiotic Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez-Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias-Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Sánchez-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1185. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cazaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zumerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation and Probiotic Characterization of Lactiplantibacillus plantarum LM-20: Therapeutic Application in a Murine Model of Ulcerative Colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazmín Márquez Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Alamilla Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.749. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17050749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the gut-skin axis in atopic dermatitis: exploiting insights for therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Rios-Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2430420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Probiotics in Fish Aquaculture: Towards the Identification and Design of Novel Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp. 626. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms12030626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microbiota-host communication mediated by butyrate in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Soto-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Santibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.2558-2578. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oral Administration of Lactiplantibacillus plantarum Strain CNCM I−4459 on Obesity Induced by High-Fat Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp. 1151. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10101151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermentation of Broccoli (Brassica oleracea var. italica) to Enhance the Antioxidant and Antiproliferative Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Iga-Buitrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ascacio-Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Rodríguez-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp. 122. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation9020122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Naila Azzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Hodžić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Foods, Nutraceuticals and Probiotics: A Focus on Human Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika T Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1065. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10051065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetically modified lactic acid bacteria and bifidobacteria as live delivery vectors for human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.2110821. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2110821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modern Kefir on Conditions Associated with Moderate Severe Spastic Quadriparesis Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Israel Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deli Nazmín Tirado González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Velasco Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1291. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking inside Mexican Traditional Food as Sources of Synbiotics for Developing Novel Functional Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Méndez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia C Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation8030123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Identification and Assessment of Bacterial Strains with Specific Probiotic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M Ramírez-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1389. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and Anti-Inflammatory Properties of Probiotic Candidate Strains Isolated during Fermentation of Agave (Agave angustifolia Haw)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mayorga-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp. 1063. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9051063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the PI3K/Akt/mTOR signaling pathway by probiotics as a fruitful target for orchestrating the immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Casolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1886844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Viral Infections: Current Clinical Trials and Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp. 468-498. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/immuno1040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration Matrix Modifies the Beneficial Properties of a Probiotic Mix of Bifidobacterium animalis subsp. lactis BB-12 and Lactobacillus acidophilus LA-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Pápai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Varga-Visi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otília Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp. 484-494. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-020-09702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Food as a Current Therapeutic Approach to Maintain a Healthy Intestinal Epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Bitzer-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics and Trained Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gomez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (10), pp.1402. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bornères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela González-Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1826748. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sulfur components enhancing the anti-Candida effect of Lactobacillus rhamnosus Lcr35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.17074. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Properties of Lactobacillus Strains Isolated from Table Olive Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp. 1071-1082. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-019-09604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of research on HPV vaccines based on genetically modified lactic acid bacteria: an overview on the gut-vagina axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangsheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78 (4), pp. 1191-1206. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-020-03652-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilar Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the probiotic properties and the capacity to form biofilms of various Lactobacillus Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Gil-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.1053. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8071053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Glycomacropeptide on Food Allergy with Gastrointestinal Manifestations in a Rat Model through Down-Regulation of Type 2 Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2942. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Melanoma Hypoxia with the Food-Grade Lactic Acid Bacterium Lactococcus Lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Garza-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tariq Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannete Garza-Cabrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.438. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12020438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From probiotics to psychobiotics: live beneficial bacteria which act on the brain-gut axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis J. Ramirez-Jirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alejandro Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11040890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dinitro‐benzenesulfonic‐acid‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03998751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of biologically active pancreatitis-associated protein I ( PAP) by genetically modified dairy Lactococcus lactis NZ9000 in the prevention of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelia Menezes-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0624-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriti Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Mexican xaxtle as leavening agent in Italian straight dough bread making to produce pulque bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sanchez-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Blancas-Napoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Vazquez-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp.329-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying process strongly affects probiotics viability and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Steidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of N-acetylation level of peptidoglycan do not influence persistence of Lactococcus lactis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biological active murine IFN-γ by recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 280, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.01038.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intranasal Administration of a Leptin-Secreting Lactococcus lactis Recombinant on Food Intake, Body Weight, and Immune Response of Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zilberfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (16), pp.5300-5307. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00295-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice immunization with live&amp;lt;em&amp;gt; lactococci&amp;lt;/em&amp;gt; displaying a surface anchored HPV-16 E7 oncoprotein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 229, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00778-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interés de bacterias lácticas recombinantes en salud humana y animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro de la Red de Salud del Instituto Politécnico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red de Salud del IPN. Mexique, Oct 2021, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of E. coli strains expressing high level of α-Gal to modulate immunity and provide protection against infectious diseases in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/245207. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId446"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LUIS BERMUDEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food grade bacterium Lactobacillus helveticus VEL12193 promotes autophagy by releasing membrane vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lacticaseibacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synbiotic Microencapsulation of Lactobacillus Strains from Mexican Fermented Beverages for Enhanced Probiotic Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez-Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias-Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Sánchez-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1185. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory and anti-inflammatory effects of agave fructans in atopic dermatitis: gut microbiota and short-chain fatty acid implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Rios-Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia E Verduzco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1700023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cazaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zumerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation and Probiotic Characterization of Lactiplantibacillus plantarum LM-20: Therapeutic Application in a Murine Model of Ulcerative Colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazmín Márquez Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Alamilla Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.749. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17050749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Américo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the gut-skin axis in atopic dermatitis: exploiting insights for therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Rios-Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2430420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Probiotics in Fish Aquaculture: Towards the Identification and Design of Novel Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp. 626. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms12030626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermentation of Broccoli (Brassica oleracea var. italica) to Enhance the Antioxidant and Antiproliferative Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Iga-Buitrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ascacio-Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Rodríguez-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp. 122. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation9020122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microbiota-host communication mediated by butyrate in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Soto-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Santibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.2558-2578. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oral Administration of Lactiplantibacillus plantarum Strain CNCM I−4459 on Obesity Induced by High-Fat Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp. 1151. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10101151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modern Kefir on Conditions Associated with Moderate Severe Spastic Quadriparesis Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Israel Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deli Nazmín Tirado González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Velasco Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1291. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Foods, Nutraceuticals and Probiotics: A Focus on Human Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika T Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1065. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10051065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetically modified lactic acid bacteria and bifidobacteria as live delivery vectors for human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.2110821. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2110821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Naila Azzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Hodžić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking inside Mexican Traditional Food as Sources of Synbiotics for Developing Novel Functional Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Méndez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia C Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation8030123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Identification and Assessment of Bacterial Strains with Specific Probiotic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M Ramírez-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and Anti-Inflammatory Properties of Probiotic Candidate Strains Isolated during Fermentation of Agave (Agave angustifolia Haw)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mayorga-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp. 1063. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9051063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the PI3K/Akt/mTOR signaling pathway by probiotics as a fruitful target for orchestrating the immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Casolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1886844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration Matrix Modifies the Beneficial Properties of a Probiotic Mix of Bifidobacterium animalis subsp. lactis BB-12 and Lactobacillus acidophilus LA-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Pápai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Varga-Visi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otília Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp. 484-494. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-020-09702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Viral Infections: Current Clinical Trials and Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp. 468-498. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/immuno1040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Food as a Current Therapeutic Approach to Maintain a Healthy Intestinal Epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Bitzer-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics and Trained Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gomez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (10), pp.1402. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bornères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela González-Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1826748. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Properties of Lactobacillus Strains Isolated from Table Olive Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp. 1071-1082. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-019-09604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sulfur components enhancing the anti-Candida effect of Lactobacillus rhamnosus Lcr35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.17074. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of research on HPV vaccines based on genetically modified lactic acid bacteria: an overview on the gut-vagina axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangsheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78 (4), pp. 1191-1206. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-020-03652-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilar Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Glycomacropeptide on Food Allergy with Gastrointestinal Manifestations in a Rat Model through Down-Regulation of Type 2 Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2942. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the probiotic properties and the capacity to form biofilms of various Lactobacillus Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Gil-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.1053. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8071053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Melanoma Hypoxia with the Food-Grade Lactic Acid Bacterium Lactococcus Lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Garza-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tariq Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannete Garza-Cabrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.438. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12020438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From probiotics to psychobiotics: live beneficial bacteria which act on the brain-gut axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis J. Ramirez-Jirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alejandro Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11040890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of biologically active pancreatitis-associated protein I ( PAP) by genetically modified dairy Lactococcus lactis NZ9000 in the prevention of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelia Menezes-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0624-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriti Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Mexican xaxtle as leavening agent in Italian straight dough bread making to produce pulque bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sanchez-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Blancas-Napoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Vazquez-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp.329-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying process strongly affects probiotics viability and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Steidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of N-acetylation level of peptidoglycan do not influence persistence of Lactococcus lactis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biological active murine IFN-γ by recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 280, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.01038.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intranasal Administration of a Leptin-Secreting Lactococcus lactis Recombinant on Food Intake, Body Weight, and Immune Response of Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zilberfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (16), pp.5300-5307. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00295-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice immunization with live&amp;lt;em&amp;gt; lactococci&amp;lt;/em&amp;gt; displaying a surface anchored HPV-16 E7 oncoprotein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 229, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00778-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interés de bacterias lácticas recombinantes en salud humana y animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro de la Red de Salud del Instituto Politécnico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red de Salud del IPN. Mexique, Oct 2021, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of E. coli strains expressing high level of α-Gal to modulate immunity and provide protection against infectious diseases in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/245207. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez-Dami&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias-Noguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena S&#225;nchez-Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142503v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias Noguez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez Dami&#225;n" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz Moreno" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n M&#225;rquez Flores" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Alamilla Beltr&#225;n" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17050749" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168787v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rios-Carlos" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salinas" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430420" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557496v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Parra" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maisey" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Vargas" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030626" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297162v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Soto-Aguilera" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Herrera" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.050" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272007v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101151" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297416v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iga-Buitr&#243;n" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ascacio-Valdes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rodr&#237;guez-Herrera" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020122" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093926v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika T Quintana" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz-Moreno" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051065" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096309v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Israel Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Nazm&#237;n Tirado Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Benitez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Jim&#233;nez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071291" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812188v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey M&#233;ndez-Trujillo" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia C Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Pav&#243;n" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8030123" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096198v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Ram&#237;rez-Chamorro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071389" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824840v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Keyvani" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1886844" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565279v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes-Castillo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tello" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1040034" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352838v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bitzer-Quintero" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081634" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565167v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Donders" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsheng Fu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03652-2" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345460v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102942" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627654v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro G. Ortiz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Ramirez-Jirano" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro Morales" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040890" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03998931v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon Kayser" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Da Cunha" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998751v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Breyner" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533953v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sanchez-Pardo" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Blancas-Napoles" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Vazquez-Landaverde" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nari" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taglieri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656819v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00295-07" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329409v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez-Dami&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias-Noguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena S&#225;nchez-Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rios-Carlos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia E Verduzco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1700023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias Noguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez Dami&#225;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz Moreno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n M&#225;rquez Flores" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Alamilla Beltr&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17050749" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salinas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maisey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Vargas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030626" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iga-Buitr&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ascacio-Valdes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rodr&#237;guez-Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020122" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Soto-Aguilera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Herrera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Israel Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Nazm&#237;n Tirado Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Benitez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika T Quintana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz-Moreno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey M&#233;ndez-Trujillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia C Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Pav&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8030123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Ram&#237;rez-Chamorro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071389" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Keyvani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1886844" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes-Castillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1040034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bitzer-Quintero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565167v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Donders" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsheng Fu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03652-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102942" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro G. Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Ramirez-Jirano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro Morales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040890" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533953v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sanchez-Pardo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Blancas-Napoles" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Vazquez-Landaverde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taglieri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656819v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00295-07" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329409v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>