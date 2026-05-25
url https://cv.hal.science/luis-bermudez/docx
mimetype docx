--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LUIS BERMUDEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food grade bacterium Lactobacillus helveticus VEL12193 promotes autophagy by releasing membrane vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lacticaseibacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synbiotic Microencapsulation of Lactobacillus Strains from Mexican Fermented Beverages for Enhanced Probiotic Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez-Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias-Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Sánchez-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1185. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory and anti-inflammatory effects of agave fructans in atopic dermatitis: gut microbiota and short-chain fatty acid implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Rios-Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia E Verduzco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1700023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cazaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zumerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation and Probiotic Characterization of Lactiplantibacillus plantarum LM-20: Therapeutic Application in a Murine Model of Ulcerative Colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazmín Márquez Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Alamilla Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.749. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17050749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Américo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the gut-skin axis in atopic dermatitis: exploiting insights for therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Rios-Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2430420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Probiotics in Fish Aquaculture: Towards the Identification and Design of Novel Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp. 626. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms12030626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermentation of Broccoli (Brassica oleracea var. italica) to Enhance the Antioxidant and Antiproliferative Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Iga-Buitrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ascacio-Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Rodríguez-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp. 122. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation9020122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microbiota-host communication mediated by butyrate in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Soto-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Santibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.2558-2578. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oral Administration of Lactiplantibacillus plantarum Strain CNCM I−4459 on Obesity Induced by High-Fat Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp. 1151. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10101151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modern Kefir on Conditions Associated with Moderate Severe Spastic Quadriparesis Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Israel Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deli Nazmín Tirado González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Velasco Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1291. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Foods, Nutraceuticals and Probiotics: A Focus on Human Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika T Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1065. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10051065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetically modified lactic acid bacteria and bifidobacteria as live delivery vectors for human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.2110821. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2110821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Naila Azzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Hodžić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking inside Mexican Traditional Food as Sources of Synbiotics for Developing Novel Functional Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Méndez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia C Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation8030123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Identification and Assessment of Bacterial Strains with Specific Probiotic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M Ramírez-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1389. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and Anti-Inflammatory Properties of Probiotic Candidate Strains Isolated during Fermentation of Agave (Agave angustifolia Haw)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mayorga-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp. 1063. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9051063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the PI3K/Akt/mTOR signaling pathway by probiotics as a fruitful target for orchestrating the immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Casolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1886844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration Matrix Modifies the Beneficial Properties of a Probiotic Mix of Bifidobacterium animalis subsp. lactis BB-12 and Lactobacillus acidophilus LA-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Pápai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Varga-Visi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otília Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp. 484-494. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-020-09702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Viral Infections: Current Clinical Trials and Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp. 468-498. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/immuno1040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Food as a Current Therapeutic Approach to Maintain a Healthy Intestinal Epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Bitzer-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics and Trained Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gomez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (10), pp.1402. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bornères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela González-Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1826748. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Properties of Lactobacillus Strains Isolated from Table Olive Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp. 1071-1082. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-019-09604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sulfur components enhancing the anti-Candida effect of Lactobacillus rhamnosus Lcr35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.17074. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of research on HPV vaccines based on genetically modified lactic acid bacteria: an overview on the gut-vagina axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangsheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78 (4), pp. 1191-1206. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-020-03652-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilar Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Glycomacropeptide on Food Allergy with Gastrointestinal Manifestations in a Rat Model through Down-Regulation of Type 2 Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2942. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the probiotic properties and the capacity to form biofilms of various Lactobacillus Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Gil-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.1053. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8071053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Melanoma Hypoxia with the Food-Grade Lactic Acid Bacterium Lactococcus Lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Garza-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tariq Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannete Garza-Cabrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.438. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12020438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From probiotics to psychobiotics: live beneficial bacteria which act on the brain-gut axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis J. Ramirez-Jirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alejandro Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11040890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of biologically active pancreatitis-associated protein I ( PAP) by genetically modified dairy Lactococcus lactis NZ9000 in the prevention of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelia Menezes-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0624-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriti Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Mexican xaxtle as leavening agent in Italian straight dough bread making to produce pulque bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sanchez-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Blancas-Napoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Vazquez-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp.329-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying process strongly affects probiotics viability and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Steidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of N-acetylation level of peptidoglycan do not influence persistence of Lactococcus lactis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biological active murine IFN-γ by recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 280, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.01038.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intranasal Administration of a Leptin-Secreting Lactococcus lactis Recombinant on Food Intake, Body Weight, and Immune Response of Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zilberfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (16), pp.5300-5307. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00295-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice immunization with live&amp;lt;em&amp;gt; lactococci&amp;lt;/em&amp;gt; displaying a surface anchored HPV-16 E7 oncoprotein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 229, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00778-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interés de bacterias lácticas recombinantes en salud humana y animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro de la Red de Salud del Instituto Politécnico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red de Salud del IPN. Mexique, Oct 2021, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of E. coli strains expressing high level of α-Gal to modulate immunity and provide protection against infectious diseases in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/245207. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId449"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> LUIS BERMUDEZ </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The food grade bacterium Lactobacillus helveticus VEL12193 promotes autophagy by releasing membrane vesicles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Manceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Buteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05473389v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lacticaseibacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Bringer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04011982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotiques de nouvelles génération contre les parasitoses intestinales : une stratégie One Health prometteuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bactéries lactiques au cœur des écosystèmes et de l’innovation scientifique : 25ème colloque du Club des Bactéries Lactiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2026, Aurillac, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biothérapies à base d’hydrolases des sels biliaires dans la lutte contre la giardiose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15ème journée du CAPF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2026, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05630917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia in a One Health approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual meeting of the European Veterinary Parasitology College</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EVPC, Jun 2023, Maison Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia, which therapeutic future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12èmes journées du consortium anti-parasitaire et fongique « Zoonoses : évaluation des risques et stratégies thérapeutiques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Apr 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interés de bacterias lácticas recombinantes en salud humana y animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Encuentro de la Red de Salud del Instituto Politécnico Nacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red de Salud del IPN. Mexique, Oct 2021, Ciudad de Mexico, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giardia intestinalis, de l'homme à l'animal et vice & versa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">congrès annuel conjoint des Sociétés Françaises de Mycologie Médicale et de Parasitologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elafin Is a Multifaceted Protein Protecting Gut Epithelial Barrier from Inflammation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Charlotte Jaeger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Guiraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Rolland-Fourcade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Belot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th United European Gastroenterology week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Barcelone, France. pp.189-1030, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/2050640619854671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04934164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of autophagy by probiotic bacteria: selecting and engineering strains able to stimulate autophagy in intestinal epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Rieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Days on Autophagy (CFATG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, La Grande Motte, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des Bile Salt Hydrolases dans le contrôle de la Giardiose par des lactobacilles, in vitro et in vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André G Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8èmes journées du consortium anti-parasitaire et fongique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CaPF, Mar 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bifidobacterium Animalis SUBSP Lactis CNCM-I2494 Restores Tight Junction Proteins Levels in a Chronic Low-grade Colonic Inflammation Mouse Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Probiotics, Prebiotics &amp; New Foods for Microbiota and Human Health meeting held</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rome, Italy. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MCG.0000000000000691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01531752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (79)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Lactobacillus johnsonii CNCM I-4884 on canine giardiasis: a probiotic-based approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianet Abuin-Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parasites &amp; Vectors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 19 (1), pp.22. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13071-025-07166-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05460556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal hepcidin overexpression promotes iron deficiency anemia and counteracts iron overload via DMT1 downregulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Falabrègue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Candice Aurrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Cazaulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Boussetta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Zumerle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1182/blood.2025028370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05347161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microencapsulation and Probiotic Characterization of Lactiplantibacillus plantarum LM-20: Therapeutic Application in a Murine Model of Ulcerative Colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazmín Márquez Flores</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Alamilla Beltrán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 17 (5), pp.749. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu17050749⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05142503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunomodulatory and anti-inflammatory effects of agave fructans in atopic dermatitis: gut microbiota and short-chain fatty acid implication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Rios-Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lidia E Verduzco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2025.1700023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recombinant MAM from Faecalibacterium duncaniae exhibits a protective effect in DNBS-induced colitis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thaís Vilela Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luís Lima de Jesus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Ferrary Américo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Creusot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 25 (1), pp.6. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-025-02877-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synbiotic Microencapsulation of Lactobacillus Strains from Mexican Fermented Beverages for Enhanced Probiotic Functionality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez-Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias-Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">María Elena Sánchez-Pardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 30 (5), pp.1185. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules30051185⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05191245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of human elafin by genetically modified Lactococcus lactis: evaluation of its anti-inflammatory effects in a murine model of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00078⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05070781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Rgg quorum-sensing machinery to create an innovative recombinant protein expression system in Streptococcus thermophilus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rozenn Gardan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Honvo-Houeto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Mézange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanael Jean Maillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Balvay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 170, </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1099/mic.0.001487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05140587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Screening of probiotic strains to improve visceral hypersensitivity in irritable bowel syndrome by using in vitro and in vivo approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.A. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (3), pp.293-310. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-bja00006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05071287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term intake of Lactobacillus helveticus enhances bioavailability of omega-3 fatty acids in the mouse retina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Terrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lil Proukhnitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucy Martine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Biofilms and Microbiomes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 10 (1), pp.Number 4. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41522-023-00474-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04438430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unraveling the gut-skin axis in atopic dermatitis: exploiting insights for therapeutic strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Rios-Carlos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura E Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (1), </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2024.2430420⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05168787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of Probiotics in Fish Aquaculture: Towards the Identification and Design of Novel Probiotics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Maisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo A Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Cabezas-Cruz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 12 (3), pp. 626. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms12030626⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the interaction and impact of probiotic and commensal bacteria on vitamins, minerals and short chain fatty acids metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Chassaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 23 (1), pp.172. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-024-02449-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05265374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium : a bacterial genus with promising human health applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rios-Covian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugénie Huillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Reviews</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 47 (4), pp. 1-18. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/femsre/fuad039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04189185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of microbiota-host communication mediated by butyrate in Atlantic salmon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarita Soto-Aguilera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mick Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alvaro Santibañez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 21, pp.2558-2578. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csbj.2023.03.050⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-Restricted Feeding Potentiates the Ability of Lacticaseibacillus casei to Enrich the Retina in Omega-3 Fatty Acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lapaquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Grégoire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aging and disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (6), pp.1945-1949. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14336/AD.2023.0324⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04101285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Oral Administration of Lactiplantibacillus plantarum Strain CNCM I−4459 on Obesity Induced by High-Fat Diet in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislas Mondot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioengineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10 (10), pp. 1151. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bioengineering10101151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04272007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial Effects of Lactobacilli Species on Intestinal Homeostasis in Low-Grade Inflammation and Stress Rodent Models and Their Implication in the Modulation of the Adhesive Junctional Complex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Célia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Mallaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Riviere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marthe Vilotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (9), pp.1295. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom13091295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04538013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic Fermentation of Broccoli (Brassica oleracea var. italica) to Enhance the Antioxidant and Antiproliferative Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Iga-Buitrón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Ascacio-Valdes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raúl Rodríguez-Herrera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9 (2), pp. 122. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation9020122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety of Levilactobacillus brevis CNCM I-5321, a probiotic candidate strain isolated from pulque with anti-proliferative activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-S. Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Al Azzaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kulakauskas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beneficial Microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (4), pp. 335-348. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/18762891-20230004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional Foods, Nutraceuticals and Probiotics: A Focus on Human Health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morayma Ramírez Damián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika T Quintana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Ortiz-Moreno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Garfias Noguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (5), pp.1065. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10051065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of genetically modified lactic acid bacteria and bifidobacteria as live delivery vectors for human and animal health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jade Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (1), pp.2110821. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2022.2110821⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04092647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the safety and the anti-α-Gal immune response to an oral vaccine in captive-bred Humboldt penguins (Spheniscus humboldti)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milan Thorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Mulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Naila Azzouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adnan Hodžić</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.897223. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2022.897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03687361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a Modern Kefir on Conditions Associated with Moderate Severe Spastic Quadriparesis Cerebral Palsy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adán Israel Rodríguez-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deli Nazmín Tirado González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Velasco Benitez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariela Jiménez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1291. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking inside Mexican Traditional Food as Sources of Synbiotics for Developing Novel Functional Products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vianey Méndez-Trujillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia C Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fermentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (3), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/fermentation8030123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serpin-positive Bifidobacterium breve CNCM I-5644 improves intestinal permeability in two models of irritable bowel syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Holowacz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johanne Delannoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.19776. </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-022-21746-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03987260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategies for the Identification and Assessment of Bacterial Strains with Specific Probiotic Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis M Ramírez-Chamorro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (7), pp.1389. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10071389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genome Sequence and Assessment of Safety and Potential Probiotic Traits of Lactobacillus johnsonii CNCM I-4884</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp. 273. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03880814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age and Giardia intestinalis Infection Impact Canine Gut Microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Lebon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (9), pp.1862. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9091862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Viral Infections: Current Clinical Trials and Future Perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Reyes-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raquel González-Vázquez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Tello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Immuno</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (4), pp. 468-498. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/immuno1040034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Administration Matrix Modifies the Beneficial Properties of a Probiotic Mix of Bifidobacterium animalis subsp. lactis BB-12 and Lactobacillus acidophilus LA-5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gréta Pápai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éva Varga-Visi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Otília Antal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp. 484-494. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-020-09702-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioactive Compounds in Food as a Current Therapeutic Approach to Maintain a Healthy Intestinal Epithelium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oscar Bitzer-Quintero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (8), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9081634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03352838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics and Trained Immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortez-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Gomez-Gutierrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomolecules</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 11 (10), pp.1402. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biom11101402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Microbiota Vaccines Modulate the Tick Microbiome in a Taxon-Specific Manner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dasiel Obregón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra Wu-Chuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Maye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeremie Bornères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2021.704621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03327962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antioxidant and Anti-Inflammatory Properties of Probiotic Candidate Strains Isolated during Fermentation of Agave (Agave angustifolia Haw)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Hernández-Delgado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lino Mayorga-Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9 (5), pp. 1063. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms9051063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulation of the PI3K/Akt/mTOR signaling pathway by probiotics as a fruitful target for orchestrating the immune response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Hossein Mohseni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Casolaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.1-18. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2021.1886844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03824840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Twenty years of research on HPV vaccines based on genetically modified lactic acid bacteria: an overview on the gut-vagina axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sedigheh Taghinezhad-S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hossein Keyvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Donders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiangsheng Fu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular and Molecular Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 78 (4), pp. 1191-1206. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00018-020-03652-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut Microbiota Abrogates Anti-α-Gal IgA Response in Lungs and Protects against Experimental Aspergillus Infection in Poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lourdes Mateos Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronica Risco-Castillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pilar Alberdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vaccines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vaccines8020285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02951768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of sulfur components enhancing the anti-Candida effect of Lactobacillus rhamnosus Lcr35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Dausset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kondjoyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magaly Angenieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.17074. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-74027-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Properties of Lactobacillus Strains Isolated from Table Olive Biofilms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Benítez-Cabello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics and Antimicrobial Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (3), pp. 1071-1082. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12602-019-09604-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03793771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective Effect of Glycomacropeptide on Food Allergy with Gastrointestinal Manifestations in a Rat Model through Down-Regulation of Type 2 Immune Response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Reyes-Pavón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Cervantes-García</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Elena Córdova-Dávalos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (10), pp.2942. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu12102942⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03345460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the probiotic properties and the capacity to form biofilms of various Lactobacillus Strains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virgile Guéneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Medina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angel Gil-Izquierdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (7), pp.1053. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8071053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03031176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Targeting Melanoma Hypoxia with the Food-Grade Lactic Acid Bacterium Lactococcus Lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolfo Garza-Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Rendon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Tariq Malik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeannete Garza-Cabrales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (2), pp.438. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/cancers12020438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04565131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Butyrate mediates anti-inflammatory effects of Faecalibacterium prausnitzii in intestinal epithelial cells through Dact3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sead Chadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pamela González-Dávila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (1), pp.1826748. </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19490976.2020.1826748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential probiotic &amp;lt;em&amp;gt;lactobacillus rhamnosus&amp;lt;/em&amp;gt; CNCM 1-3690 strain protects the intestinal barrier by stimulating both mucus production and cytoprotective response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Chamignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Mhedbi-Hajri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Derrien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-14. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41738-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphatidylglycerols are induced by gut dysbiosis and inflammation, and favorably modulate adipose tissue remodeling in obesity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brandon D Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edi Prifti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Marquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (4), pp.4741-4754. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.201801897R⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02135899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elucidating the immune-related mechanisms by which probiotic strain &amp;lt;em&amp;gt;lactobacillus case&amp;lt;/em&amp;gt;i bl23 displays anti-tumoral properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres-Mara Villa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03281⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From probiotics to psychobiotics: live beneficial bacteria which act on the brain-gut axis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Salinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genaro G. Ortiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis J. Ramirez-Jirano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Alejandro Morales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (4), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11040890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-tumoral Effects of Recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; Strain Secreting IL-17A Cytokine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edgar Torres Maravilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Pouderous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Pessoa Vilela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03355⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oral delivery of pancreatitis‐associated protein by Lactococcus lactis displays protective effects in dnbs‐induced colitis model and is able to modulate the composition of the microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscilla Carolinne Bagano Vilas Boas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Rochat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 21 (11), pp. 4020-4031. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1462-2920.14748⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live bacterial biotherapeutics in the clinic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (9), pp.816-818. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/nbt.4248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for the bacterial effector: The example of the multi-skilled commensal bacterium &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermúdez Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00346⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bifidobacteria Expression SysTem (BEST) to Produce and Deliver Interleukin-10 in Bifidobacterium bifidum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Mauras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Faucheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Ruffié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gontier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.03075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gut microbiome modulation during treatment of mucositis with the dairy bacterium &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt; and recombinant strain secreting human antimicrobial PAP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Vaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Luiz Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernanda Dorella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Aguiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-018-33469-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02627479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M cell-targeting strategy enhances systemic and mucosal immune responses induced by oral administration of nuclease-producing L-lactis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Keita Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayumu Yano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiori Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Microbiology and Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 102 (24), pp.10703-10711. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00253-018-9427-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile-Salt-Hydrolases from the Probiotic Strain Lactobacillus johnsonii La1 Mediate Anti-giardial Activity in Vitro and in Vivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Buret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8, pp.1-15. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.02707⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bile Salt Hydrolase Activities: A Novel Target to Screen Anti-Giardia Lactobacilli?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soraya Chaouch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Travers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2018.00089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02126886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Insights into the Diversity of the Genus Faecalibacterium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sriti Burman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1790. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01617957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of sortase SrtA2 to Lactobacillus casei BL23 inhibition of Staphylococcus aureus internalization into bovine mammary epithelial cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renata Faria Silva Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Jardin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Cauty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Rault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Bouchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (3), pp.e0174060. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0174060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01506640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secretion of biologically active pancreatitis-associated protein I ( PAP) by genetically modified dairy Lactococcus lactis NZ9000 in the prevention of intestinal mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo D. Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Martins Breyner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zelia Menezes-Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia M. Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luisa Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0624-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Wild Type or Recombinant Lactic Acid Bacteria as an Alternative Treatment for Gastrointestinal Inflammatory Diseases: A Focus on Inflammatory Bowel Diseases and Mucositis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Dias de Oliveira Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fillipe Luiz Rosa Do Carmo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto de Oliveira Junior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.00800⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotic Strain Lactobacillus casei BL23 Prevents Colitis-Associated Colorectal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Jacouton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Immunology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.1553. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fimmu.2017.01553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-cancer effect of lactic acid bacteria expressing antioxidant enzymes or IL-10 in a colorectal cancer mouse model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romina Levit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasco Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Immunopharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 42, pp.122-129. </w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intimp.2016.11.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01530830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of traditional and genetically modified probiotics in human health: what does the future hold?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis G. Bermudez-Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbiology Spectrum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (5), </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/microbiolspec.BAD-0016-2016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional characterization of novel &amp;lt;em&amp;gt;Faecalibacterium prausnitzii&amp;lt;/em&amp;gt; strains isolated from healthy volunteers: a step forward in the use of &amp;lt;em&amp;gt;F. prausnitzii&amp;lt;/em&amp;gt; as a next-generation probiotic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Benevides</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, </w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2017.01226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial effects on host energy metabolism of short-chain fatty acids and vitamins produced by commensal and probiotic bacteria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Guy Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Courau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-017-0691-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Mexican xaxtle as leavening agent in Italian straight dough bread making to produce pulque bread</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. E. Sanchez-Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. A. Blancas-Napoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. A. Vazquez-Landaverde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Taglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agrochimica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 60 (4), pp.329-342</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01533953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of TSLP delivered at the gut mucosa level by recombinant lactic acid bacteria in DSS-induced colitis mouse model (vol 14, 176, 2015)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Michon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yolande Chvatchko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Goffin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Cell Factories</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15, pp.1. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12934-016-0592-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Drying process strongly affects probiotics viability and functionalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Iaconelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lemetais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Kechaou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 214, pp.17-26. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jbiotec.2015.08.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02292051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecology and metabolism of the beneficial intestinal commensal bacterium Faecalibacterium prausnitzii</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gut microbes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (2), pp.146-151. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4161/gmic.27651⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetically Engineered Immunomodulatory Streptococcus thermophilus Strains Producing Antioxidant Enzymes Exhibit Enhanced AntiInflammatory Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvina del Carmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandra de Moreno de Leblanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 80 (3), pp.869 - 877. </w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.03296-13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01204435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii provides host beneficial metabolic profile during inflammation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Leclerc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martín</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Hudault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bridonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-832. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63022-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii prevents irritable bowel syndrome-like symptoms in both murine low grade chronic inflammation and acute stress models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie S. Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gastroenterology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 146 (5), pp.S-840-S-841. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0016-5085(14)63054-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering lactococci and lactobacilli for human health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Deraison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lothar Steidler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16 (3), pp.278-283. </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2013.06.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01003315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations of N-acetylation level of peptidoglycan do not influence persistence of Lactococcus lactis in the gastrointestinal tract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Watterlot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Meyrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Gaide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale P. Kharrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Blugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 144 (1), pp.29-34. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2010.08.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02922800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production of biological active murine IFN-γ by recombinant &amp;lt;em&amp;gt;Lactococcus lactis&amp;lt;/em&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G. Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">René L'Haridon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 280, pp.144-149. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1574-6968.2007.01038.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of Intranasal Administration of a Leptin-Secreting Lactococcus lactis Recombinant on Food Intake, Body Weight, and Immune Response of Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Nouaille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Zilberfarb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Corthier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 73 (16), pp.5300-5307. </w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.00295-07⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunisation intranasale chez la souris avec des lactocoques exportant l'interleukine-12 et l'antigène E7 du Hpv-16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan Alcocer-Gonzales</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Lait</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 84 (1-2), pp.191-206. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/lait:2003048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00895533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mice immunization with live&amp;lt;em&amp;gt; lactococci&amp;lt;/em&amp;gt; displaying a surface anchored HPV-16 E7 oncoprotein.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naima G Cortes-Perez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Le Loir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Rodríguez-Padilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra A. Gruss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEMS Microbiology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 229, pp.37-42. </w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0378-1097(03)00778-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682491v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of Dact3 in the intestinal homeostasis: Elucidating the mechanisms of Action of the anti-inflammatory Commensal bacTerium Faecalibacterium duncaniae A2-165</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Khazaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cherbuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Chain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023 Un monde à explorer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04341735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Probiotics against Giardia: a future therapeutic alternative?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Boucard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Polack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Florent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humaran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lactic Acid Bacteria Biology, Symbioses and Applications Gordon Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Ventura (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04541448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kynurenine aminotransferase and products thereof for the treatment of arthritic diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Moulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Aucouturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO2023247415A1. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05287276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of E. coli strains expressing high level of α-Gal to modulate immunity and provide protection against infectious diseases in animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO/2021/245207. 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faecalibacterium prausnitzii strains for treating and preventing gastrointestinal pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermúdez-Humarán</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harry Sokol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : 14306803.9. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04292693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineering Lactic Acid Bacteria and Bifidobacteria for Mucosal Delivery of Health Molecules</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jane Mea Natividad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chatel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biotechnology Of Lactic Acid Bacteria: Novel Applications, 2nd Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JOHN WILEY &amp; SONS LTD, pp.21, 2016, 978-1-118-86837-9; 978-1-118-86840-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01532649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The indigenous microbiota and its potential to exhibit probiotic properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Miquel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebeca Martin Rosique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Bermudez Humaran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Langella</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Probiotics And Prebiotics: Current Research And Future Trends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CAISTER ACADEMIC PRESS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.13, 2015, 978-1-910190-09-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId453"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez-Dami&#225;n" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias-Noguez" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena S&#225;nchez-Pardo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051185" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589943v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rios-Carlos" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Jim&#233;nez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia E Verduzco" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1700023" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142503v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias Noguez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez Dami&#225;n" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz Moreno" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n M&#225;rquez Flores" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Alamilla Beltr&#225;n" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17050749" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salinas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430420" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557496v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Parra" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maisey" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Vargas" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030626" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297416v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iga-Buitr&#243;n" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ascacio-Valdes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rodr&#237;guez-Herrera" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020122" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297162v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Soto-Aguilera" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Herrera" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.050" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272007v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101151" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096309v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Israel Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Nazm&#237;n Tirado Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Benitez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071291" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093926v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika T Quintana" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz-Moreno" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051065" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812188v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey M&#233;ndez-Trujillo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia C Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Pav&#243;n" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8030123" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096198v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Ram&#237;rez-Chamorro" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071389" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Keyvani" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1886844" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565279v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes-Castillo" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tello" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1040034" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352838v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bitzer-Quintero" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081634" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565167v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Donders" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsheng Fu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03652-2" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102942" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627654v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro G. Ortiz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Ramirez-Jirano" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro Morales" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040890" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533953v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sanchez-Pardo" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Blancas-Napoles" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Vazquez-Landaverde" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nari" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taglieri" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656819v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00295-07" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329409v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05473389v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Bringer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Manceau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Al Azzaz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Buteau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lil Proukhnitzky" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04011982v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lapaquette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Terrat" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Martine" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Oliveira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Boucard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Rousset" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Aucouturier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soraya Chaouch" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05630917v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Polack" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541093v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Florent" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541065v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05244496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortes-Perez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541459v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Thomas" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934164v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Charlotte Jaeger" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Guiraud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Rolland-Fourcade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Rolland" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Belot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2050640619854671" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789820v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Rieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Bermudez Humaran" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Langella" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541164v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Allain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vall&#233;e" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; G Buret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01531752v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin Rosique" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laval" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Chain" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Miquel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Mea Natividad" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCG.0000000000000691" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05460556v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra Wu-Chuang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianet Abuin-Denis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Cabezas-Cruz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13071-025-07166-3" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05347161v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Falabr&#232;gue" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Aurrand" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Cazaulon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Boussetta" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Zumerle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1182/blood.2025028370" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05142503v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias Noguez" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez Dami&#225;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz Moreno" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazm&#237;n M&#225;rquez Flores" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Alamilla Beltr&#225;n" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu17050749" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05589943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Rios-Carlos" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariela Jim&#233;nez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Cervantes-Garc&#237;a" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Elena C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia E Verduzco" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2025.1700023" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593025v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#237;s Vilela Rodrigues" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Lima de Jesus" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Ferrary Am&#233;rico" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Creusot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-025-02877-9" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05191245v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morayma Ram&#237;rez-Dami&#225;n" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Garfias-Noguez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G Berm&#250;dez-Humar&#225;n" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elena S&#225;nchez-Pardo" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules30051185" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070781v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Levit" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gontier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00078" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05140587v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gardan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Honvo-Houeto" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine M&#233;zange" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Jean Maillot" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Balvay" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/mic.0.001487" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05071287v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Torres-Maravilla" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.A. Carvalho" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Holowacz" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delannoy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lenoir" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-bja00006" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438430v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gr&#233;goire" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41522-023-00474-5" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05168787v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura E C&#243;rdova-D&#225;valos" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Salinas" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2024.2430420" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Maravilla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mick Parra" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Maisey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Vargas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms12030626" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05265374v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Chassaing" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-024-02449-3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04189185v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Mart&#237;n" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rios-Covian" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Huillet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Khazaal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsre/fuad039" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297162v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Vargas" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarita Soto-Aguilera" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Herrera" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alvaro Santiba&#241;ez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2023.03.050" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04101285v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14336/AD.2023.0324" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04272007v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Jacouton" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Mondot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bioengineering10101151" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538013v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Chamignon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Mallaret" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Riviere" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marthe Vilotte" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sead Chadi" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom13091295" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04297416v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iga-Buitr&#243;n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Berm&#250;dez-Humaran" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Ascacio-Valdes" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ra&#250;l Rodr&#237;guez-Herrera" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation9020122" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565316v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-S. Boucard" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Al Azzaz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kulakauskas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/18762891-20230004" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093926v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika T Quintana" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Ortiz-Moreno" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10051065" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04092647v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romina Levit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Cortes-Perez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandra de Moreno de Leblanc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Loiseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2022.2110821" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-03687361v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milan Thorel" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hernandez" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Mulot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Naila Azzouni" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnan Hod&#382;i&#263;" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.897223" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096309v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#225;n Israel Rodr&#237;guez-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deli Nazm&#237;n Tirado Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Velasco Benitez" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071291" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03812188v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianey M&#233;ndez-Trujillo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia C Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Reyes-Pav&#243;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fermentation8030123" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987260v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Holowacz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanne Delannoy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Lenoir" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-21746-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04096198v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ben&#237;tez-Cabello" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel Gonz&#225;lez-V&#225;zquez" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M Ram&#237;rez-Chamorro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10071389" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880814v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020273" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881565v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Lebon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9091862" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565279v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Reyes-Castillo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Tello" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/immuno1040034" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793769v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;ta P&#225;pai" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;va Varga-Visi" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ot&#237;lia Antal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-020-09702-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03352838v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Bitzer-Quintero" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9081634" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03354807v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G Cortez-Perez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Gomez-Gutierrez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Guy Leblanc" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biom11101402" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03327962v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dasiel Obreg&#243;n" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Maye" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Born&#232;res" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2021.704621" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Hern&#225;ndez-Delgado" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lino Mayorga-Reyes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms9051063" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03824840v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hossein Mohseni" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Casolaro" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Keyvani" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sedigheh Taghinezhad-S" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2021.1886844" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565167v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Donders" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiangsheng Fu" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00018-020-03652-2" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02951768v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mateos Hernandez" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Risco-Castillo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres Maravilla" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Bermudez-Humaran" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pilar Alberdi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vaccines8020285" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02969177v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dausset" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Bornes" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kondjoyan" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magaly Angenieux" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-74027-7" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03793771v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12602-019-09604-y" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03345460v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12102942" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03031176v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Chamignon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgile Gu&#233;neau" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Medina" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Deschamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Gil-Izquierdo" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8071053" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04565131v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Garza-Morales" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Rendon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Tariq Malik" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannete Garza-Cabrales" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12020438" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03339765v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lenoir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Gonz&#225;lez-D&#225;vila" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19490976.2020.1826748" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627418v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Mhedbi-Hajri" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Derrien" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41738-5" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02135899v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brandon D Kayser" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lhomme" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edi Prifti" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla da Cunha" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Marquet" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201801897R" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Michel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edgar Torres-Mara Villa" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03281" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627654v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genaro G. Ortiz" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis J. Ramirez-Jirano" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alejandro Morales" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11040890" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620529v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pouderous" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Pessoa Vilela" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03355" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619641v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Martins Breyner" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Carolinne Bagano Vilas Boas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Fernandes" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D Carvalho" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Rochat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.14748" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620756v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nbt.4248" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623509v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis G. Berm&#250;dez Humar&#225;n" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00346" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-02126568v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mauras" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Faucheux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Ruffi&#233;" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gontier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.03075" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627479v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Carvalho" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Vaz" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Luiz Pereira" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Dorella" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Aguiar" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-33469-w" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626444v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keita Takahashi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Yano" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiori Watanabe" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00253-018-9427-1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126890v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Buret" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.02707" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126886v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Travers" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.00089" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01617957v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Benevides" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sriti Burman" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebeca Martin" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Robert" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Thomas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01790" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506640v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Faria Silva Souza" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jardin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Cauty" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Rault" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0174060" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607391v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo D. Carvalho" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zelia Menezes-Garcia" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia M. Rodrigues" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Lemos" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0624-x" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602781v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Dias de Oliveira Carvalho" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fillipe Luiz Rosa Do Carmo" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto de Oliveira Junior" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chatel" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.00800" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01654633v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harry Sokol" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2017.01553" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530830v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvina del Carmen" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasco Azevedo" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2016.11.017" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622639v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/microbiolspec.BAD-0016-2016" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629302v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie S. Miquel" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bridonneau" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01226" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607301v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guy Leblanc" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-017-0691-z" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01533953v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. E. Sanchez-Pardo" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Blancas-Napoles" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. A. Vazquez-Landaverde" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nari" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Taglieri" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602860v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Aubry" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Michon" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolande Chvatchko" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Goffin" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12934-016-0592-6" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02292051v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Iaconelli" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lemetais" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Kechaou" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbiotec.2015.08.022" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3XP05K2-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961711v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/gmic.27651" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204435v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03296-13" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629723v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Leclerc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Hudault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63022-5" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629578v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gillet" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(14)63054-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003315v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Motta" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Deraison" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lothar Steidler" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2013.06.002" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X8G2T63K-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02922800v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Watterlot" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Meyrand" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gaide" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale P. Kharrat" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Blugeon" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2010.08.017" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VKBWPBZ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665053v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima G. Cortes-Perez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; L'Haridon" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Langella" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1574-6968.2007.01038.x" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656819v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Nouaille" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Zilberfarb" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Corthier" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra A. Gruss" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00295-07" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00895533v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Gruss" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Alcocer-Gonzales" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/lait:2003048" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682491v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Rodr&#237;guez-Padilla" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0378-1097(03)00778-X" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04341735v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cherbuy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enva.hal.science/hal-04541448v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287276v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Moulin" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329409v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04292693v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01532649v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536597v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/385892.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>