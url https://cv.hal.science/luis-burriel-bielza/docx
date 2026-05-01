--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -588,165 +588,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteration, repetition and internal coherence within Le Corbusier’s creative process</w:t>
+                <w:t xml:space="preserve">La estructura y su dimensión poética en Saint-Pierre de Firminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Lusófona de Arquitectura e Educação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.135-160</w:t>
+              <w:t xml:space="preserve">Arquitextos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (166.07)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893755v1</w:t>
+                <w:t xml:space="preserve">hal-03911891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estructura y su dimensión poética en Saint-Pierre de Firminy</w:t>
+                <w:t xml:space="preserve">Iteration, repetition and internal coherence within Le Corbusier’s creative process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquitextos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (166.07)</w:t>
+              <w:t xml:space="preserve">Revista Lusófona de Arquitectura e Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911891v1</w:t>
+                <w:t xml:space="preserve">hal-03893755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialists have declared that it was a true Christian church of 5,000 years before Jesus Christ!!!</w:t>
               </w:r>
@@ -1108,372 +1108,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du passé: Le Corbusier et l’église catholique</w:t>
+                <w:t xml:space="preserve">Le Corbusier’s Iconology of the Interstitial Space: Thinking, Researching, Exhibiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et art sacrés depuis 1945</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Couvent de La Tourette, Nov 2015, L'Arbresle, France</w:t>
+              <w:t xml:space="preserve">The Architecture Exhibition as a Model for Knowledge Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaap Bakema Study Centre &amp; Het Nieuwe Instituut, Dec 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908915v1</w:t>
+                <w:t xml:space="preserve">hal-03908923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier’s Iconology of the Interstitial Space: Thinking, Researching, Exhibiting</w:t>
+                <w:t xml:space="preserve">La pensée de Le Corbusier comme outil de conception contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Architecture Exhibition as a Model for Knowledge Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jaap Bakema Study Centre &amp; Het Nieuwe Instituut, Dec 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Transmettre l’héritage de Le Corbusier: recherche, restauration, pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris-Belleville, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908923v1</w:t>
+                <w:t xml:space="preserve">hal-03908922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée de Le Corbusier comme outil de conception contemporain</w:t>
+                <w:t xml:space="preserve">La mémoire du passé: Le Corbusier et l’église catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre l’héritage de Le Corbusier: recherche, restauration, pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Paris-Belleville, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Architecture et art sacrés depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Couvent de La Tourette, Nov 2015, L'Arbresle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908922v1</w:t>
+                <w:t xml:space="preserve">hal-03908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collectionner-manipuler-s’approprier: la carte postale chez Le Corbusier comme source de création</w:t>
+                <w:t xml:space="preserve">Le Corbusier’s “grouping technique”: The power of iconographic analysis in a global context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collectionner</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institute National de l’Histoire de l’Art, May 2014, Fontainebleau, France</w:t>
+              <w:t xml:space="preserve">Collecting Geographies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stedelijk Museum, Mar 2014, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908921v1</w:t>
+                <w:t xml:space="preserve">hal-03908918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier’s “grouping technique”: The power of iconographic analysis in a global context</w:t>
+                <w:t xml:space="preserve">Collectionner-manipuler-s’approprier: la carte postale chez Le Corbusier comme source de création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collecting Geographies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Stedelijk Museum, Mar 2014, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">Collectionner</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institute National de l’Histoire de l’Art, May 2014, Fontainebleau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908918v1</w:t>
+                <w:t xml:space="preserve">hal-03908921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier: Liturgical Espace Vs &amp;quot;Espace Indicible&amp;quot; at Saint-Pierre</w:t>
               </w:r>
@@ -2178,195 +2178,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin comme outil d'analyse: regarder autrement</w:t>
+                <w:t xml:space="preserve">Drawing as a research tool: the case of Villa Dall’Ava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabri Bendimerad; Anne-Charlotte Depincé. </w:t>
+              <w:t xml:space="preserve">Caroline Voet; Eireen Schreurs; Helen Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuel ENSA Paris-Belleville, 2019-21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The hybrid practitioner. Building, Teaching, Researching Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leuven University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-350, 2022, 9789462703322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11116/9789461664556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905673v1</w:t>
+                <w:t xml:space="preserve">hal-03905674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing as a research tool: the case of Villa Dall’Ava</w:t>
+                <w:t xml:space="preserve">Le dessin comme outil d'analyse: regarder autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Voet; Eireen Schreurs; Helen Thomas. </w:t>
+              <w:t xml:space="preserve">Sabri Bendimerad; Anne-Charlotte Depincé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The hybrid practitioner. Building, Teaching, Researching Architecture</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annuel ENSA Paris-Belleville, 2019-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-65, 2022, 9791095902218</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.11116/9789461664556⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03905674v1</w:t>
+                <w:t xml:space="preserve">hal-03905673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 4e mur et le volume alvéolaire 226 comme dispositifs spatiaux industrialisés pour l’habitat moderne</w:t>
               </w:r>
@@ -2928,51 +2928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="65047BBE"/>
+    <w:nsid w:val="1D7A696A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-burriel-bielza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6863-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Burriel-Bielza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq34.2022.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2022.17275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24192/2386-7027(2020)(v14)(09)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v4i1.13130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/bac.2011.1.0.957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/014.12.4451" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gomez Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pawlow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciss Sohrabi Mollayousef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908921v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908918v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Cobian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oubrerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gresleri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/products/le-corbusier-la-passion-des-cartes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Frampton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ranalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/58068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez-Casas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ICME056943" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-burriel-bielza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6863-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Burriel-Bielza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq34.2022.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2022.17275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24192/2386-7027(2020)(v14)(09)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v4i1.13130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/bac.2011.1.0.957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/014.12.4451" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gomez Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pawlow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciss Sohrabi Mollayousef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Cobian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oubrerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gresleri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/products/le-corbusier-la-passion-des-cartes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Frampton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ranalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/58068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez-Casas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ICME056943" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>