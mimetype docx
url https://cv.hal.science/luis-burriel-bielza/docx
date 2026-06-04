--- v1 (2026-05-01)
+++ v2 (2026-06-04)
@@ -588,165 +588,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03893689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estructura y su dimensión poética en Saint-Pierre de Firminy</w:t>
+                <w:t xml:space="preserve">Iteration, repetition and internal coherence within Le Corbusier’s creative process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arquitextos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14 (166.07)</w:t>
+              <w:t xml:space="preserve">Revista Lusófona de Arquitectura e Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 11, pp.135-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03911891v1</w:t>
+                <w:t xml:space="preserve">hal-03893755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iteration, repetition and internal coherence within Le Corbusier’s creative process</w:t>
+                <w:t xml:space="preserve">La estructura y su dimensión poética en Saint-Pierre de Firminy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Lusófona de Arquitectura e Educação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 11, pp.135-160</w:t>
+              <w:t xml:space="preserve">Arquitextos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (166.07)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03893755v1</w:t>
+                <w:t xml:space="preserve">hal-03911891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Specialists have declared that it was a true Christian church of 5,000 years before Jesus Christ!!!</w:t>
               </w:r>
@@ -1108,234 +1108,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04794356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Corbusier’s Iconology of the Interstitial Space: Thinking, Researching, Exhibiting</w:t>
+                <w:t xml:space="preserve">La mémoire du passé: Le Corbusier et l’église catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Architecture Exhibition as a Model for Knowledge Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jaap Bakema Study Centre &amp; Het Nieuwe Instituut, Dec 2015, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Architecture et art sacrés depuis 1945</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Couvent de La Tourette, Nov 2015, L'Arbresle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908923v1</w:t>
+                <w:t xml:space="preserve">hal-03908915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pensée de Le Corbusier comme outil de conception contemporain</w:t>
+                <w:t xml:space="preserve">Le Corbusier’s Iconology of the Interstitial Space: Thinking, Researching, Exhibiting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transmettre l’héritage de Le Corbusier: recherche, restauration, pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSA Paris-Belleville, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">The Architecture Exhibition as a Model for Knowledge Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jaap Bakema Study Centre &amp; Het Nieuwe Instituut, Dec 2015, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908922v1</w:t>
+                <w:t xml:space="preserve">hal-03908923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mémoire du passé: Le Corbusier et l’église catholique</w:t>
+                <w:t xml:space="preserve">La pensée de Le Corbusier comme outil de conception contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture et art sacrés depuis 1945</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Couvent de La Tourette, Nov 2015, L'Arbresle, France</w:t>
+              <w:t xml:space="preserve">Transmettre l’héritage de Le Corbusier: recherche, restauration, pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSA Paris-Belleville, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03908915v1</w:t>
+                <w:t xml:space="preserve">hal-03908922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Corbusier’s “grouping technique”: The power of iconographic analysis in a global context</w:t>
               </w:r>
@@ -2178,195 +2178,195 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drawing as a research tool: the case of Villa Dall’Ava</w:t>
+                <w:t xml:space="preserve">Le dessin comme outil d'analyse: regarder autrement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Caroline Voet; Eireen Schreurs; Helen Thomas. </w:t>
+              <w:t xml:space="preserve">Sabri Bendimerad; Anne-Charlotte Depincé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The hybrid practitioner. Building, Teaching, Researching Architecture</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annuel ENSA Paris-Belleville, 2019-21</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.58-65, 2022, 9791095902218</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03905674v1</w:t>
+                <w:t xml:space="preserve">hal-03905673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dessin comme outil d'analyse: regarder autrement</w:t>
+                <w:t xml:space="preserve">Drawing as a research tool: the case of Villa Dall’Ava</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Burriel-Bielza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sabri Bendimerad; Anne-Charlotte Depincé. </w:t>
+              <w:t xml:space="preserve">Caroline Voet; Eireen Schreurs; Helen Thomas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuel ENSA Paris-Belleville, 2019-21</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The hybrid practitioner. Building, Teaching, Researching Architecture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leuven University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.337-350, 2022, 9789462703322. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.11116/9789461664556⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905673v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03905674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le 4e mur et le volume alvéolaire 226 comme dispositifs spatiaux industrialisés pour l’habitat moderne</w:t>
               </w:r>
@@ -2928,51 +2928,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1D7A696A"/>
+    <w:nsid w:val="F575C1EA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3159,51 +3159,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-burriel-bielza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6863-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Burriel-Bielza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq34.2022.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2022.17275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24192/2386-7027(2020)(v14)(09)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v4i1.13130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893755v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/bac.2011.1.0.957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/014.12.4451" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gomez Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pawlow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciss Sohrabi Mollayousef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908923v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908922v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908915v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Cobian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oubrerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gresleri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/products/le-corbusier-la-passion-des-cartes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Frampton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ranalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905674v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/58068" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664556" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905673v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez-Casas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ICME056943" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-burriel-bielza" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6863-7217" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882989v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Burriel-Bielza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18389/dearq34.2022.02" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893557v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4995/lc.2022.17275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893621v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893670v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24192/2386-7027(2020)(v14)(09)" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893689v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14434/artifact.v4i1.13130" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893755v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03911891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893789v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17979/bac.2011.1.0.957" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893898v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15581/014.12.4451" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476832v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04794356v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Couturier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Chavard&#232;s" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gomez Val" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karina Pawlow" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narciss Sohrabi Mollayousef" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908915v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908923v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908922v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908918v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908921v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908912v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476842v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03893579v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003173434-170" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908913v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908906v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esteban Fern&#225;ndez-Cobian" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905519v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Oubrerie" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliano Gresleri" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsmardaga.com/products/le-corbusier-la-passion-des-cartes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908908v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Frampton" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Ranalli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905673v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905674v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/58068" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11116/9789461664556" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905677v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Rodr&#237;guez-Casas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905668v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905670v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Roux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905665v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03905644v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012ICME056943" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>