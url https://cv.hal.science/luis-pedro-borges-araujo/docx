--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -175,161 +175,161 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martini 3 building blocks for Lipid Nanoparticle design</w:t>
+                <w:t xml:space="preserve">The Martini 3 Lipidome: Expanded and Refined Parameters Improve Lipid Phase Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth Ravnkilde Kjølbye</w:t>
+                <w:t xml:space="preserve">Kasper Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Valério</w:t>
+                <w:t xml:space="preserve">Helgi Ingólfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markéta Paloncýová</w:t>
+                <w:t xml:space="preserve">Daniel Ramirez-Echemendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Pestana-Nobles</w:t>
+                <w:t xml:space="preserve">Mikkel Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.1598-1610. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-bf4n8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.5c00755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04745118v1</w:t>
+                <w:t xml:space="preserve">hal-05402465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Martini 3 Lipidome: Expanded and Refined Parameters Improve Lipid Phase Behavior</w:t>
               </w:r>
@@ -394,210 +394,210 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikkel D Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Central Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 11 (9), pp.1598−1610. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acscentsci.5c00755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04880477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Martini 3 Lipidome: Expanded and Refined Parameters Improve Lipid Phase Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Martini 3 building blocks for Lipid Nanoparticle design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Ravnkilde Kjølbye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Pedersen</w:t>
+                <w:t xml:space="preserve">Mariana Valério</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helgi Ingólfsson</w:t>
+                <w:t xml:space="preserve">Markéta Paloncýová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ramirez-Echemendia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mikkel Andreasen</w:t>
+                <w:t xml:space="preserve">Roberto Pestana-Nobles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-bf4n8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.5c00755⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05402465v1</w:t>
+                <w:t xml:space="preserve">hal-04745118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martini3-IDP: improved Martini 3 force field for disordered proteins</w:t>
               </w:r>
@@ -1109,299 +1109,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Coarse-Graining of Proteins: Models and Applications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expulsion mechanism of the substrate-translocating subunit in ECF transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chancievan Thangaratnarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nijland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucianna Santos</w:t>
+                <w:t xml:space="preserve">Aike Jeucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Sieradzan</w:t>
+                <w:t xml:space="preserve">Jan Rheinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (20), pp.7112-7135. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40266-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296801v1</w:t>
+                <w:t xml:space="preserve">hal-04296762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expulsion mechanism of the substrate-translocating subunit in ECF transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pragmatic Coarse-Graining of Proteins: Models and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chancievan Thangaratnarajah</w:t>
+                <w:t xml:space="preserve">Ilias Patmanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Nijland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
+                <w:t xml:space="preserve">Akhil Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aike Jeucken</w:t>
+                <w:t xml:space="preserve">Lucianna Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Rheinberger</w:t>
+                <w:t xml:space="preserve">Adam Sieradzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.4484. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (20), pp.7112-7135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40266-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296762v1</w:t>
+                <w:t xml:space="preserve">hal-04296801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martini 3 Coarse-Grained Force Field for Cholesterol</w:t>
               </w:r>
@@ -1996,51 +1996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9824655D"/>
+    <w:nsid w:val="EBD857C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-pedro-borges-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3004-7750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745118v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Ravnkilde Kj&#248;lbye" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Val&#233;rio" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pestana-Nobles" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-bf4n8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880477v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper B Pedersen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi I Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel D Andreasen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.5c00755" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402465v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Pedersen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Andreasen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liguo Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brasnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C T Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert J Marrink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58199-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Moreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58719-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alessandri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Araya-Osorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gr&#252;newald" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D Stange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. T. Souza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert-Jan Marrink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Patmanidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianna Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sieradzan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00733" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancievan Thangaratnarajah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nijland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aike Jeucken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rheinberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40266-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugba Nur Ozturk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brasnett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-pedro-borges-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3004-7750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Andreasen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.5c00755" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880477v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper B Pedersen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi I Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel D Andreasen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Ravnkilde Kj&#248;lbye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Val&#233;rio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pestana-Nobles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-bf4n8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liguo Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brasnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C T Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert J Marrink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58199-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Moreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58719-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alessandri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Araya-Osorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gr&#252;newald" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D Stange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. T. Souza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert-Jan Marrink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancievan Thangaratnarajah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nijland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aike Jeucken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rheinberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40266-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Patmanidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianna Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sieradzan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugba Nur Ozturk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brasnett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>