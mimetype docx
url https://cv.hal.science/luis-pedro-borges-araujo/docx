--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -175,693 +175,693 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Martini 3 Lipidome: Expanded and Refined Parameters Improve Lipid Phase Behavior</w:t>
+                <w:t xml:space="preserve">Martini3-IDP: improved Martini 3 force field for disordered proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper Pedersen</w:t>
+                <w:t xml:space="preserve">Liguo Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helgi Ingólfsson</w:t>
+                <w:t xml:space="preserve">Christopher Brasnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Ramirez-Echemendia</w:t>
+                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
+                <w:t xml:space="preserve">Paulo C T Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikkel Andreasen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Siewert J Marrink</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11 (9), pp.1598-1610. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.2874. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.5c00755⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58199-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05402465v1</w:t>
+                <w:t xml:space="preserve">hal-05377345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Martini 3 Lipidome: Expanded and Refined Parameters Improve Lipid Phase Behavior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GōMartini 3: From large conformational changes in proteins to environmental bias corrections</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo C T Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Brasnett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kasper B Pedersen</w:t>
+                <w:t xml:space="preserve">Rodrigo A Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helgi I Ingólfsson</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mikkel D Andreasen</w:t>
+                <w:t xml:space="preserve">Fabian Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Central Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acscentsci.5c00755⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (1), pp.4051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-58719-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04880477v2</w:t>
+                <w:t xml:space="preserve">hal-05377343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martini 3 building blocks for Lipid Nanoparticle design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Martini 3 Lipidome: Expanded and Refined Parameters Improve Lipid Phase Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisbeth Ravnkilde Kjølbye</w:t>
+                <w:t xml:space="preserve">Helgi Ingólfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariana Valério</w:t>
+                <w:t xml:space="preserve">Daniel Ramirez-Echemendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Markéta Paloncýová</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roberto Pestana-Nobles</w:t>
+                <w:t xml:space="preserve">Mikkel Andreasen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-bf4n8⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.1598-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.5c00755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04745118v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05402465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martini3-IDP: improved Martini 3 force field for disordered proteins</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Martini 3 Lipidome: Expanded and Refined Parameters Improve Lipid Phase Behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kasper B Pedersen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liguo Wang</w:t>
+                <w:t xml:space="preserve">Helgi I Ingólfsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Brasnett</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Daniel P Ramirez-Echemendia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo C T Souza</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mikkel D Andreasen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58199-2⟩</w:t>
+              <w:t xml:space="preserve">ACS Central Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (9), pp.1598−1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acscentsci.5c00755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377345v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04880477v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GōMartini 3: From large conformational changes in proteins to environmental bias corrections</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Martini 3 building blocks for Lipid Nanoparticle design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisbeth Ravnkilde Kjølbye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Valério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Markéta Paloncýová</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabian Grünewald</w:t>
+                <w:t xml:space="preserve">Roberto Pestana-Nobles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (1), pp.4051. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-58719-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26434/chemrxiv-2024-bf4n8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05377343v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartender: Martini 3 Bonded Terms via Quantum Mechanics-Based Molecular Dynamics</w:t>
               </w:r>
@@ -981,64 +981,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLIVES: A Go̅-like Model for Stabilizing Protein Structure via Hydrogen Bonding Native Contacts in the Martini 3 Coarse-Grained Force Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper B Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amanda D Stange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1109,368 +1109,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expulsion mechanism of the substrate-translocating subunit in ECF transporters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pragmatic Coarse-Graining of Proteins: Models and Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chancievan Thangaratnarajah</w:t>
+                <w:t xml:space="preserve">Ilias Patmanidis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mark Nijland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
+                <w:t xml:space="preserve">Akhil Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aike Jeucken</w:t>
+                <w:t xml:space="preserve">Lucianna Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jan Rheinberger</w:t>
+                <w:t xml:space="preserve">Adam Sieradzan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (1), pp.4484. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (20), pp.7112-7135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-023-40266-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00733⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296762v1</w:t>
+                <w:t xml:space="preserve">hal-04296801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pragmatic Coarse-Graining of Proteins: Models and Applications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Expulsion mechanism of the substrate-translocating subunit in ECF transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chancievan Thangaratnarajah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Nijland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucianna Santos</w:t>
+                <w:t xml:space="preserve">Aike Jeucken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adam Sieradzan</w:t>
+                <w:t xml:space="preserve">Jan Rheinberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (20), pp.7112-7135. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (1), pp.4484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.3c00733⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-023-40266-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04296801v1</w:t>
+                <w:t xml:space="preserve">hal-04296762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martini 3 Coarse-Grained Force Field for Cholesterol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana C Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tugba Nur Ozturk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel P Ramirez-Echemendia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balázs Fábián</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1521,51 +1521,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved Parameterization of Phosphatidylinositide Lipid Headgroups for the Martini 3 Coarse-Grain Force Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1670,103 +1670,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GōMartini 3: From large conformational changes in proteins to environmental bias corrections</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo C T Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chris Brasnett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo A Moreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabian Grünewald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -1788,90 +1788,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OLIVES: A Go-like Model for Stabilizing Protein Structure via Hydrogen Bonding Native Contacts in the Martini 3 Coarse-Grained Force Field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kasper B Pedersen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Borges-Araújo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amanda D Stange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo C T Souza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siewert-Jan Marrink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1996,51 +1996,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EBD857C7"/>
+    <w:nsid w:val="C8D1B63B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2227,51 +2227,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-pedro-borges-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3004-7750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402465v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Pedersen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Andreasen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.5c00755" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880477v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper B Pedersen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi I Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel D Andreasen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Ravnkilde Kj&#248;lbye" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Val&#233;rio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pestana-Nobles" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-bf4n8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377345v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liguo Wang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brasnett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C T Souza" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert J Marrink" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58199-2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377343v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Moreira" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gr&#252;newald" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58719-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alessandri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Araya-Osorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gr&#252;newald" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D Stange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. T. Souza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert-Jan Marrink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296762v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancievan Thangaratnarajah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nijland" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aike Jeucken" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rheinberger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40266-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296801v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Patmanidis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Singh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianna Santos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sieradzan" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00733" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugba Nur Ozturk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brasnett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-pedro-borges-araujo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3004-7750" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377345v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liguo Wang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Brasnett" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C T Souza" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert J Marrink" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58199-2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377343v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A Moreira" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabian Gr&#252;newald" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-58719-0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05402465v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper Pedersen" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel Andreasen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acscentsci.5c00755" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04880477v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasper B Pedersen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helgi I Ing&#243;lfsson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel P Ramirez-Echemendia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikkel D Andreasen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745118v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisbeth Ravnkilde Kj&#248;lbye" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Val&#233;rio" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark&#233;ta Palonc&#253;ov&#225;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Pestana-Nobles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26434/chemrxiv-2024-bf4n8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745117v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto P Pereira" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Alessandri" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mois&#233;s Dom&#237;nguez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roc&#237;o Araya-Osorio" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linus Gr&#252;newald" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00275" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda D Stange" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo C. T. Souza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siewert-Jan Marrink" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.4c00553" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296801v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Patmanidis" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akhil Singh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucianna Santos" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Sieradzan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00733" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296762v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chancievan Thangaratnarajah" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Nijland" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aike Jeucken" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Rheinberger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-40266-1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296756v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana C Borges-Ara&#250;jo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tugba Nur Ozturk" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bal&#225;zs F&#225;bi&#225;n" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.3c00547" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03864628v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Souza" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#225;bio Fernandes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Melo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c00615" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745078v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chris Brasnett" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04296793v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>