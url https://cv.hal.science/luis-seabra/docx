--- v0 (2026-03-16)
+++ v1 (2026-05-24)
@@ -85,50 +85,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-9123-8457</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=zLS-hqsAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -152,607 +173,607 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farming with wolves: the agriculture of deep rural lands in northern Iberia during medieval times</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreia Arezes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le seigle en mouvement : une enquête morphométrique géométrique en Europe méridionale occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVe Rencontres d'Archéobotanique de Langue Française. Archéologie du végétal : de l’écologie à l’économie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Paimpont, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05376097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">So many cereals and so little of everything else: Iron Age agriculture in NW Iberia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Teira Brión</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l'Association Française pour l'Étude de l'Âge du Fer : "Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The RYSE of rye in southwestern Europe: insights from geometric morphometrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allowen Evin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reunión de carpología de la península ibérica e islas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05361747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Castro de Guifões à luz dos dados carpológicos e antracológicos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catarina Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luís Seabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreia Arezes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VI MEETING OF REPORT(H)A — Counting (multi)species – is the future behind us? (Re)reading archives and environmental methodologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05410926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -762,219 +783,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iron Age agriculture in NW Iberia in a Western European context: evidence of its versatility and singularity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Teira Brión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th conference of the International Workgroup for Palaeoethnobotany (IWGP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Groningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05201784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vessels filled with cereals: food production at Alcáçova de Santarém (Western Iberia) during the Late Iron Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Margarida Arruda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">49e colloque de l'Association Française pour l'Étude de l'Âge du Fer : "Les économies vivrières dans l’Europe du Fer : Production et consommation de la montagne à la côte"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lleida, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05076130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -984,565 +1005,565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cities as drivers of change in plant exploitation and landscape during Roman times: The case of Scallabis (western Iberia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Pedro Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Costa Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Viegas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 61, pp.104858. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104858⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The introduction and spread of rye (Secale cereale) in the Iberian Peninsula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés Teira-Brión</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inés López-Dóriga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Martín-Seijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubim Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 18 (5), pp.e0284222. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0284222⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crops on the Rocks: Production, Processing, and Storage at the Early Medieval Site of Senhora Do Barrocal (Municipality of Sátão, Central Portugal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Tente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Costa Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lara González Carretero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (4), pp.471. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/plants11040471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05410616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crops on the edge of a cliff: Storage at Castro S. João das Arribas (Northwest Iberia) in the Late Antiquity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mónica Salgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Martín-Seijo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rubim Almeida-Da-Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 44, pp.103528. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103528⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05417912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1552,168 +1573,168 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidências arqueobotânicas na necrópole noroeste de Olisipo (Lisboa): o núcleo da Calçada do Lavra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catarina Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filipe Vaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luís Seabra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cláudia Oiliveira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Tereso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FAZER O LUME, FAZER A LUZ. ARQUEOLOGIA DO FOGO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 978-972-8497-95-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05409913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1781,51 +1802,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6A28318"/>
+    <w:nsid w:val="490AF8F9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2012,51 +2033,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-seabra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9123-8457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201794v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Magalh&#227;es" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Seabra" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Arezes" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376097v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076133v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Teira Bri&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361747v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410926v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201784v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076130v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Arruda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409834v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Viegas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104858" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Teira-Bri&#243;n" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s L&#243;pez-D&#243;riga" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubim Almeida" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284222" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410616v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gonz&#225;lez Carretero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040471" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Salgado" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubim Almeida-Da-Silva" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103528" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409913v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sousa" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vaz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oiliveira" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Tereso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-seabra" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9123-8457" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=zLS-hqsAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201794v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Pedro Tereso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Magalh&#227;es" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lu&#237;s Seabra" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oliveira" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Arezes" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05376097v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ivorra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bouby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076133v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Teira Bri&#243;n" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361747v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05410926v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076130v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Margarida Arruda" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409834v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Costa Vaz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Viegas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104858" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409767v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Teira-Bri&#243;n" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#233;s L&#243;pez-D&#243;riga" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Mart&#237;n-Seijo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubim Almeida" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0284222" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410616v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Tente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Gonz&#225;lez Carretero" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants11040471" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05417912v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Pereira" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#243;nica Salgado" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rubim Almeida-Da-Silva" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103528" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05409913v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catarina Sousa" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipe Vaz" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Oiliveira" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Tereso" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>