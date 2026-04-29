--- v0 (2026-03-21)
+++ v1 (2026-04-29)
@@ -341,4087 +341,4286 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (5)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Composers’ Perspectives on Music and Politics Today</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Benoit-Otis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">twentieth-century music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23 (1), 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">À l’écoute de l’archive : usages artistiques des traces sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12sj4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounds of survival, weaponization of sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1 (2), 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Music and Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série 2, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.3213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagements sonores : éthique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (3), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et conflits armés après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.407⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Introduction : Penser les usages artistiques des traces sonores</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction to the Special Issue on Composers’ Perspectives on Music and Politics Today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Benoit-Otis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Hasegawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">twentieth-century music</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 23 (1), pp.1-14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1478572225100145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575539v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction: Exploring the Artistic Uses of Sonic Remnants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12sj2⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12sj3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04812039v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer et performer les archives sonores : entretien avec le collectif FLEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12sj1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction : Penser les usages artistiques des traces sonores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/12sj3⟩</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12sj2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04789980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening is Action: A Soundwalk with Hildegard Westerkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.86-100. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21476/PP.2023.81430⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04125992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique est-elle une arme de propagande comme les autres ? Réflexions sur l’écriture d’un texte d’opinion critique en contexte de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.181-193. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1090521ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music, Noise and Conflict: Sociotechnical Imaginaries, Acoustic Agency and Ontological Assumptions about Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Musical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146 (2), pp.501-508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/rma.2021.18⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03375355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to Terror Soundscapes: Sounds, Echoes, and Silences in Listening Experiences of Survivors of the Bataclan Terrorist Attack in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.60-77. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3167/arcs.2021.070105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03328182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Son, musique et violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.5067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Sound, Music and Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.5160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘It is important artists react to the world in which we all live’: An interview with Philippe Manoury on Lab.Oratorium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Manoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 74 (293), pp.6-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0040298220000224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la musique à la lutte armée, de 1968 à Action directe : entretien avec Jean-Marc Rouillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rouillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.3709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Music to Armed Struggle, from 1968 to Action Directe: An Interview with Jean-Marc Rouillan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Rouillan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.3780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Music and Political Concerns: An Interview with Hilda Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Vórtex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33871/23179937.2020.8.2.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds of survival, weaponization of sounds : exploring sonic lieux de mémoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence: An international journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 1 (2), pp.265-272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/2633002420976479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03040463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Hilda Paredes</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">When only war can kill the silence: Listening to No One Is Innocent after 13 November 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Vórtex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.33871/23179937.2020.8.2.16⟩</w:t>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.6649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Spanish Composers within and without Borders: On National Belonging in the Work of Ramon Lazkano and Carlos de Castellarnau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Fryberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Rouillan</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Music Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 38 (1-2), pp.164-179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07494467.2019.1578127⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01530858v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab.Oratorium et l’Europe : Entretien avec Philippe Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Étincelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.10-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48350/194832⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand il ne reste que la guerre pour tuer le silence : Écouter No One Is Innocent après le 13 novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 15 (2), pp.91-99. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.6533⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838696v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique, diplomatie et émotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 69 (2), pp.115-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfsp.692.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144424v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composing for the State. Music in Twentieth-Century Dictatorships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.496-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les musiques pendant la guerre d’Espagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.256-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.5639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Luigi Nono’s Political Thought: Emancipation Struggles, Socialist Hegemony and the Ethic Behind the Composition of Für Paul Dessau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Music and Politics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, XII (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/mp.9460447.0012.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor de la langue : un entretien avec René Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.65-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1055195ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Engagements sonores : éthique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1055190ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Reflections on Music and Humanitarian Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18278/aia.3.2.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No sound is innocent : Réflexions sur l’appropriation et la transformation de l’expérience sonore de la violence extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12i83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening to the sounds of war: an interview with Michel Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20551940.2017.1380371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transposition.3780⟩</w:t>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.1489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...158 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...358 lines deleted...]
-                <w:t xml:space="preserve">Introduction. Engagements sonores : éthique et politique</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commande et créativité partagée : la Sequenza xii pour basson de Luciano Berio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (3), pp.9-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1055190ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037301ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">On Luigi Nono’s Political Thought: Emancipation Struggles, Socialist Hegemony and the Ethic Behind the Composition of Für Paul Dessau</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux collaboratifs et création musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.83-94</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les attaques terroristes de l’État islamique à Paris. Enquête sur les rapports entre musique, propagande et violence armée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.1327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One says Mexico: paisajes sonoros de México de Stefano Scodanibbio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glissando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, https://glissando.pl/artykuly/one-says-mexico-mexico</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One says Mexico: The Mexican Soundscapes of Stefano Scodanibbio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glissando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48350/194833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conflits armés, idéologie et technologie dans Für Paul Dessau de Luigi Nono</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.1060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et conflits armés après 1945</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.1057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569601v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique comme voie possible d’une histoire comparée des conflits armés. Entretien avec Didier Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.512⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reflections on Music and Propaganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Contemporary Aesthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01778301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chansons humanitaires, dépolitisation des conflits et moralisation des relations internationales à la fin de la Guerre froide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Relations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 156, pp.109-123. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.156.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions sur l’improvisation et l’implication sociale de l’éducation musicale. Dialogue avec Jean-Yves Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Bosseur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Critical Studies in Improvisation / Études critiques en improvisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21083/csieci.v8i1.1731⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757980v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoritarisme, politique symbolique et création musicale. Stratégies de légitimation symbolique dans le Mexique postrévolutionnaire et le Nigeria postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.15-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.194.0015⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nationalism, Authoritarianism and Cultural Construction: Carlos Chávez and Mexican Music (1921–1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, XII (2), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3998/mp.9460447.0012.205⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 6 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/mp.9460447.0006.203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...1514 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stridentisme et antifascisme dans le Mexique postrévolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artă şi educaţie artistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (1), pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liga de Escritores y Artistas Revolucionarios (LEAR) : l’antifascisme communiste au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Artistes, engagez-vous !, 10, pp.184-204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/aden.010.0184⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771762v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et antifascisme : Silvestre Revueltas dans le contexte de la Guerre civile espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63, pp.77-93. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/textu.2010.1913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4431,1175 +4630,1175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Propaganda, and Truth in George Orwell’s Homage to Catalonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diego Alonso; Michael Christoforidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music, Propaganda, and the Spanish Civil War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.26-38, 2026, 9780197760703. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/9780197760703.003.0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05553359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et violence : questions d’épistémologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Muriel Joubert; Denis Le Touzé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Violence en musique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.107-112, 2022, 9782729712662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48350/165343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03562397v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand les célébrités s'exhibent : régimes de visibilités et abandon de la justice sociale dans les chansons humanitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sébastien Farré; Jean-François Fayet; Bertrand Taithe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Humanitaire s'exhibe (1867-2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg éditeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.354-372, 2022, 9782825712795. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.32551/GEORG.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...28 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lieux de mémoire sonore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Violence en musique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48350/165343⟩</w:t>
+              <w:t xml:space="preserve">Lieux de mémoire sonore : Des sons pour survivre, des sons pour tuer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.7-17, 2021, 978-2-7351-2704-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.28835⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03113069v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihadi Anashid, Islamic State Warfare and the Agency of Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dina Siegel; Frank Bovenkerk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crime and Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.233-243, 2021, 978-3-030-49878-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-49878-8_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03048511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling Sounds of War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hannes Liechti; Thomas Burkhalter; Philipp Rhensius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Politics Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norient</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2673-639X. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.56513/nftg6449-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02956620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betrachtungen zu Musik und Propaganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Mühling; Stephanie Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">After the fact. Propaganda in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lenbachhaus, pp.409-449, 2017, 978-3-88645-190-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de Silvestre Revueltas durant la Guerre civile espagnole. Le témoignage d'un compositeur mexicain derrière le front républicain espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Belmonte; Karim Benmiloud; Sylvie Imparato-Prieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres dans le monde hispanique et ibéro-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.241-250, 2014, 978-3-0351-9959-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3726/978-3-0352-0278-6/39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur les rapports entre musique et propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massimiliano Sala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Propaganda in the Short Twentieth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.3-15, 2014, 978-2-503-55246-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spanish Civil War in the work of Silvestre Revueltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gemma Pérez Zalduondo; Germán Gan Quesada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Francoism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.321-347, 2013, 978-2-503-54899-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrivains mexicains et la République espagnole en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Amalric; Geneviève Dreyfus-Armand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mexique et la République espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRAMESPA, pp.85-97, 2012, Méridiennes, 978-2-912025-83-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et identité : l’œuvre de Carlos Chávez et Silvestre Revueltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beat A. Föllmi; Nils Grosch; Mathieu Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and the Construction of National Identities in the 19th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valentin Koerner, pp.113-136, 2010, 978-3-87320-598-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort dans l’Hommage à Federico García Lorca de Silvestre Revueltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Pistone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Université Paris-Sorbonne; Observatoire musical français, pp.109-118, 2009, Observatoire musical français, 978-2-84591-174-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacionalismo, autoritarismo y construcción cultural: Carlos Chávez y la creación musical en México (1921-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Illiano; Massimiliano Sala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Dictatorship in Europe and Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.707-730, 2009, 978-2-503-52779-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5609,1533 +5808,1533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte pour la mémoire : entretien avec Hèctor Parra à propos de son opéra Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/vmet⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening is action : une promenade sonore avec Hildegard Westerkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/vf09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04368189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some have said I ‘manipulated history’: René Lussier on sound archives, people’s voices and Quebec history in Le trésor de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rny2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et solidarité avec l’Ukraine : Comment les musiciens peuvent-ils s’opposer à la guerre sans devenir un instrument des dispositifs de propagande ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/rny1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03787550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rny2⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, musique et coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Amour, musique et coronavirus</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Love, music and coronavirus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxw⟩</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Love, music and coronavirus</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampler la guerre : The End of Silence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxx⟩</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rny0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rny0⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music, diplomacy and emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sound commitments: ethics and politics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxj⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Écouter No One Is Innocent après le 13 novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/rnxl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Sound commitments: ethics and politics</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No sound is innocent : à l’écoute de la violence extrême</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxj⟩</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">No sound is innocent : à l’écoute de la violence extrême</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening to No One Is Innocent after 13 November 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxk⟩</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxm⟩</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘This Is America’: strengths and paradoxes of a critique of violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxn⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music and humanitarian narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01916947v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music, hegemony and revolutionary violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/rnxg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« This Is America » : forces et paradoxes d’une critique de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxe⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et propagande djihadiste (2/3) : Anashid et djihad armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique dans la Guerre civile espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/rnxh⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01875579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...35 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxd⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écouter les sons de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxi⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et propagande djihadiste (1/3) : La censure de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxe⟩</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“We are the world”: Music and propaganda in democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...283 lines deleted...]
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7145,581 +7344,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounding out absent bodies: ghost harmonies, resonances and remembering in Marisol Jiménez’s XLIII Memoriam Vivere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The Aesthetics of Absence in Music of the Twenty-First Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Oslo; Uppsala University, May 2023, Oslo, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits armés contemporains, systèmes de notation et écologie documentale : penser à travers low intensity conflicts de Franck Leibovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICM 2023 – Le conflit dans la création musicale contemporaine : Violences, idéologies, territoires, hybridations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université; Université de Lille, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic Agencies, Hybrid Improvised Sounds and the Politics of Collective Memory in the Work of Marisol Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music Discourses after 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hochschule der Künste Bern, Mar 2023, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Trauma and Recovery through Listening Experiences of Survivors of the Bataclan Terrorist Attack in Paris: On the (Co-)Construction of Knowledge and Ethical Responsibility of Bearing Witness in Music Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music/Sound Through the Lens of Trauma: Methodology, Theory and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Jul 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music and Human Rights: Exploring New Relationships between Music and Politics in the Twenty-First Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 AMS-SEM-SMT Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Musicological Society (AMS); Society for Ethnomusicology (SEM); Society For Music Theory (SMT), Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds, Echoes and Silences in Listening Experiences of Survivors of the Bataclan Terrorist Attack in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Quinquennial IMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Musicological Society (IMS), Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did you say ‘music’? Exploring the relationship between narratives on musicology and ontological assumptions of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrating musicology. Reviewing the history/histories of musicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bern, Sep 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Only fear grew inside my body’: Ethics, femicide and compositional strategies in Hilda Paredes’ La tierra de la miel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounding Out Musical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Music and Philosophy Study Group (MPSG), Royal Musical Association; King’s College, Oct 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7729,185 +7928,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Struggle for Memory: Composer Hèctor Parra on his new opera 'Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://van-magazine.com/mag/hector-parra. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48350/191781⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04404001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographies of Meaning: Can musicians stand for Ukraine without participating in propaganda?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://van-magazine.com/mag/ukraine-propaganda-music/. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48350/170265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId198"/>
+      <w:footerReference w:type="default" r:id="rId203"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7975,51 +8174,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="984E37D1"/>
+    <w:nsid w:val="090F1780"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8206,51 +8405,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-velasco-pufleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160124549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281840073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388614367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NFS-7895-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Velasco-Pufleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100585900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589174v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj4" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523294v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3213" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119101v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005372v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757966v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.407" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789980v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duport" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125992v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21476/PP.2023.81430" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787539v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090521ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375355v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2021.18" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070105" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523256v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5067" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5160" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863819v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manoury" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0040298220000224" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rouillan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3709" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420976479" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956976v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Paredes" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33871/23179937.2020.8.2.16" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109803v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194832" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299406v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530858v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2019.1578127" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838696v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6533" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144424v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0115" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839264v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6649" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986801v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055190ar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838778v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0012.205" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986638v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lussier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055195ar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906586v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064486v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i83" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832524v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5639" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2017.1380371" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757935v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037301ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832517v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1489" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797608v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757866v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1327" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797595v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797603v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194833" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757914v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.512" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757904v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1060" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569601v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1057" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778301v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758602v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.156.0109" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758582v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.194.0015" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757980v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bosseur" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/csieci.v8i1.1731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757923v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0006.203" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769373v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771762v3" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0184" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791434v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2010.1913" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553359v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/62455/chapter/556553966" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197760703.003.0004" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600618v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/l-humanitaire-s-exhibe" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.12795" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562397v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/la-violence-en-musique/950" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/165343" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048511v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49878-8_12" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113069v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28835" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956620v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norient.com/luis-velasco-pufleau/sampling-sounds-war" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56513/nftg6449-9" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795187v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773429v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0278-6/39" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773425v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773427v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813285v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812865v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813202v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769330v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404016v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368189v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vf09" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787550v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795266v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny2" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532703v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxw" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532700v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxx" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083965v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny0" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176098v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxl" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986827v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxj" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093410v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxk" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176097v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxm" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176103v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxn" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870867v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxg" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875579v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxh" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839272v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxd" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916947v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxi" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839267v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxe" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852242v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839278v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839271v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxb" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832571v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxa" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116256v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116260v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116241v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116273v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116253v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116269v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116294v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116291v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404001v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/191781" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703205v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/170265" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-velasco-pufleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160124549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281840073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388614367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NFS-7895-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Velasco-Pufleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100585900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Benoit-Otis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3213" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478572225100145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duport" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125992v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21476/PP.2023.81430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090521ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2021.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863819v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0040298220000224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rouillan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3709" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Paredes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33871/23179937.2020.8.2.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420976479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6649" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2019.1578127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6533" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5639" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0012.205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lussier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055195ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055190ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i83" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2017.1380371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1489" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037301ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1327" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194833" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.156.0109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bosseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/csieci.v8i1.1731" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.194.0015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0006.203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771762v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2010.1913" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/62455/chapter/556553966" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197760703.003.0004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/la-violence-en-musique/950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/165343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/l-humanitaire-s-exhibe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.12795" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28835" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49878-8_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norient.com/luis-velasco-pufleau/sampling-sounds-war" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56513/nftg6449-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0278-6/39" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vf09" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxw" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870867v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832571v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116253v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/191781" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/170265" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>