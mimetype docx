--- v1 (2026-04-29)
+++ v2 (2026-05-21)
@@ -140,74 +140,95 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> VIAF : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">281840073</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=a8qbS4cAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ISNI : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000000388614367</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">NFS-7895-2025</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -242,122 +263,122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de mémoire sonore : Des sons pour survivre, des sons pour tuer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de la Maison des sciences de l’homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le (bien) commun, 978-2-7351-2704-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.28800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...55 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -367,522 +388,522 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Composers’ Perspectives on Music and Politics Today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Benoit-Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">twentieth-century music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23 (1), 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À l’écoute de l’archive : usages artistiques des traces sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 29, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12sj4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds of survival, weaponization of sounds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Violence: An international journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1 (2), 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03119101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Music and Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série 2, 2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.3213⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transposition.3213⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02523294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engagements sonores : éthique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 28 (3), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02005372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et conflits armés après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, 2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -892,3735 +913,3735 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction to the Special Issue on Composers’ Perspectives on Music and Politics Today</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Hélène Benoit-Otis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Hasegawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">twentieth-century music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 23 (1), pp.1-14. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S1478572225100145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S1478572225100145⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-05575539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction: Exploring the Artistic Uses of Sonic Remnants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12sj3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12sj3⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04812039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éditer et performer les archives sonores : entretien avec le collectif FLEE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Duport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12sj1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04789968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : Penser les usages artistiques des traces sonores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 29, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12sj2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12sj2⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04789980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening is Action: A Soundwalk with Hildegard Westerkamp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performance Philosophy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 8 (1), pp.86-100. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21476/PP.2023.81430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.21476/PP.2023.81430⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04125992v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La musique est-elle une arme de propagande comme les autres ? Réflexions sur l’écriture d’un texte d’opinion critique en contexte de guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue musicale OICRM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), pp.181-193. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1090521ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1090521ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03787539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music, Noise and Conflict: Sociotechnical Imaginaries, Acoustic Agency and Ontological Assumptions about Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Royal Musical Association</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 146 (2), pp.501-508. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/rma.2021.18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/rma.2021.18⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03375355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening to Terror Soundscapes: Sounds, Echoes, and Silences in Listening Experiences of Survivors of the Bataclan Terrorist Attack in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conflict and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 7 (1), pp.60-77. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3167/arcs.2021.070105⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3167/arcs.2021.070105⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03328182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Son, musique et violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.5067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transposition.5067⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02523256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction. Sound, Music and Violence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.5160⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/transposition.5160⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02523261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">‘It is important artists react to the world in which we all live’: An interview with Philippe Manoury on Lab.Oratorium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Manoury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tempo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 74 (293), pp.6-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0040298220000224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02863819v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la musique à la lutte armée, de 1968 à Action directe : entretien avec Jean-Marc Rouillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rouillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.3709⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02523269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sounds of survival, weaponization of sounds : exploring sonic lieux de mémoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Violence: An international journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 1 (2), pp.265-272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/2633002420976479⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03040463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On Music and Political Concerns: An Interview with Hilda Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hilda Paredes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Vórtex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (2), pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.33871/23179937.2020.8.2.16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02956976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From Music to Armed Struggle, from 1968 to Action Directe: An Interview with Jean-Marc Rouillan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...66 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Rouillan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Hors-série 2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.3780⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02523272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...181 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When only war can kill the silence: Listening to No One Is Innocent after 13 November 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.6649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/volume.6649⟩</w:t>
+                <w:t xml:space="preserve">hal-01839264v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lab.Oratorium et l’Europe : Entretien avec Philippe Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Manoury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Étincelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.10-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48350/194832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02109803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Composing for the State. Music in Twentieth-Century Dictatorships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de musicologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.496-497</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02299406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spanish Composers within and without Borders: On National Belonging in the Work of Ramon Lazkano and Carlos de Castellarnau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelies Fryberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Music Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38 (1-2), pp.164-179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/07494467.2019.1578127⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand il ne reste que la guerre pour tuer le silence : Écouter No One Is Innocent après le 13 novembre 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 15 (2), pp.91-99. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/volume.6533⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique, diplomatie et émotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 69 (2), pp.115-118. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.692.0115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02144424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les musiques pendant la guerre d’Espagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Volume ! La revue des musiques populaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.256-260. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/volume.5639⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/volume.5639⟩</w:t>
+                <w:t xml:space="preserve">hal-01832524v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Engagements sonores : éthique et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (3), pp.9-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1055190ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01986801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Luigi Nono’s Political Thought: Emancipation Struggles, Socialist Hegemony and the Ethic Behind the Composition of Für Paul Dessau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, XII (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3998/mp.9460447.0012.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01838778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le trésor de la langue : un entretien avec René Lussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Lussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 28 (3), pp.65-70. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1055195ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Critical Reflections on Music and Humanitarian Narratives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 3 (2), pp.25-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18278/aia.3.2.3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01906586v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No sound is innocent : Réflexions sur l’appropriation et la transformation de l’expérience sonore de la violence extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12i83⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02064486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening to the sounds of war: an interview with Michel Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Chion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound Studies: An Interdisciplinary Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), pp.165-169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/20551940.2017.1380371⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757908v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esthétique de l’improvisation libre. Expérimentation musicale et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.1489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01832517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Commande et créativité partagée : la Sequenza xii pour basson de Luciano Berio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 28 (3), pp.9-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1055190ar⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 26 (2), pp.29-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1037301ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757935v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réseaux collaboratifs et création musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Arts &amp; International Affairs</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Figures de l'art - Revue d'études esthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 30, pp.83-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One says Mexico: paisajes sonoros de México de Stefano Scodanibbio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Filigrane - Musique, esthétique, sciences, société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Glissando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, https://glissando.pl/artykuly/one-says-mexico-mexico</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...126 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797595v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Après les attaques terroristes de l’État islamique à Paris. Enquête sur les rapports entre musique, propagande et violence armée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transposition.1489⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...42 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">One says Mexico: The Mexican Soundscapes of Stefano Scodanibbio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Circuit : musiques contemporaines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1037301ar⟩</w:t>
+              <w:t xml:space="preserve">Glissando</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26, pp.117-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48350/194833⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...110 lines deleted...]
-                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01797603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique comme voie possible d’une histoire comparée des conflits armés. Entretien avec Didier Francfort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Francfort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/transposition.1327⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/transposition.512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...168 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01757914v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits armés, idéologie et technologie dans Für Paul Dessau de Luigi Nono</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.1060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et conflits armés après 1945</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transposition. Musique et sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/transposition.1057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04569601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflections on Music and Propaganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary Aesthetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01778301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chansons humanitaires, dépolitisation des conflits et moralisation des relations internationales à la fin de la Guerre froide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Relations internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 156, pp.109-123. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ri.156.0109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ri.156.0109⟩</w:t>
+                <w:t xml:space="preserve">hal-01758602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Autoritarisme, politique symbolique et création musicale. Stratégies de légitimation symbolique dans le Mexique postrévolutionnaire et le Nigeria postcolonial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 19 (4), pp.15-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ripc.194.0015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01758582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur l’improvisation et l’implication sociale de l’éducation musicale. Dialogue avec Jean-Yves Bosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Bosseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critical Studies in Improvisation / Études critiques en improvisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21083/csieci.v8i1.1731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01757980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...77 lines deleted...]
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nationalism, Authoritarianism and Cultural Construction: Carlos Chávez and Mexican Music (1921–1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Politics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 6 (2), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3998/mp.9460447.0006.203⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3998/mp.9460447.0006.203⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01757923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stridentisme et antifascisme dans le Mexique postrévolutionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Artă şi educaţie artistică</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 16 (1), pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Liga de Escritores y Artistas Revolucionarios (LEAR) : l’antifascisme communiste au Mexique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aden. Paul Nizan et les années trente : revue du GIEN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Artistes, engagez-vous !, 10, pp.184-204. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/aden.010.0184⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/aden.010.0184⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01771762v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et antifascisme : Silvestre Revueltas dans le contexte de la Guerre civile espagnole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Textuel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63, pp.77-93. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/textu.2010.1913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01791434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4630,1175 +4651,1175 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound, Propaganda, and Truth in George Orwell’s Homage to Catalonia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Diego Alonso; Michael Christoforidis. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music, Propaganda, and the Spanish Civil War</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oxford University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.26-38, 2026, 9780197760703. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/9780197760703.003.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxford University Press</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/9780197760703.003.0004⟩</w:t>
+                <w:t xml:space="preserve">hal-05553359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand les célébrités s'exhibent : régimes de visibilités et abandon de la justice sociale dans les chansons humanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sébastien Farré; Jean-François Fayet; Bertrand Taithe. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Humanitaire s'exhibe (1867-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg éditeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.354-372, 2022, 9782825712795. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32551/GEORG.12795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600618v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et violence : questions d’épistémologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Muriel Joubert; Denis Le Touzé. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Violence en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses universitaires de Lyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.107-112, 2022, 9782729712662. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48350/165343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03562397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lieux de mémoire sonore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Atlani-Duault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lieux de mémoire sonore : Des sons pour survivre, des sons pour tuer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Maison des sciences de l’homme, pp.7-17, 2021, 978-2-7351-2704-7. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.28835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.editionsmsh.28835⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03113069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihadi Anashid, Islamic State Warfare and the Agency of Sound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dina Siegel; Frank Bovenkerk. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crime and Music</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.233-243, 2021, 978-3-030-49878-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-49878-8_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-49878-8_12⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03048511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling Sounds of War</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hannes Liechti; Thomas Burkhalter; Philipp Rhensius. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sampling Politics Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norient</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2673-639X. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56513/nftg6449-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norient</w:t>
-[...30 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02956620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betrachtungen zu Musik und Propaganda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthias Mühling; Stephanie Weber. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">After the fact. Propaganda in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lenbachhaus, pp.409-449, 2017, 978-3-88645-190-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01795187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le journal de Silvestre Revueltas durant la Guerre civile espagnole. Le témoignage d'un compositeur mexicain derrière le front républicain espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Florence Belmonte; Karim Benmiloud; Sylvie Imparato-Prieur. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Guerres dans le monde hispanique et ibéro-américain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.241-250, 2014, 978-3-0351-9959-8. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0278-6/39⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3726/978-3-0352-0278-6/39⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01773429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réflexions sur les rapports entre musique et propagande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Massimiliano Sala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Propaganda in the Short Twentieth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.3-15, 2014, 978-2-503-55246-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Spanish Civil War in the work of Silvestre Revueltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gemma Pérez Zalduondo; Germán Gan Quesada. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Francoism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.321-347, 2013, 978-2-503-54899-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01773427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écrivains mexicains et la République espagnole en guerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Pierre Amalric; Geneviève Dreyfus-Armand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mexique et la République espagnole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, FRAMESPA, pp.85-97, 2012, Méridiennes, 978-2-912025-83-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Musique et identité : l’œuvre de Carlos Chávez et Silvestre Revueltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beat A. Föllmi; Nils Grosch; Mathieu Schneider. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and the Construction of National Identities in the 19th Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Valentin Koerner, pp.113-136, 2010, 978-3-87320-598-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01812865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vie et mort dans l’Hommage à Federico García Lorca de Silvestre Revueltas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Danièle Pistone. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Musicologies d'aujourd'hui</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 41, Université Paris-Sorbonne; Observatoire musical français, pp.109-118, 2009, Observatoire musical français, 978-2-84591-174-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01813202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nacionalismo, autoritarismo y construcción cultural: Carlos Chávez y la creación musical en México (1921-1952)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Roberto Illiano; Massimiliano Sala. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music and Dictatorship in Europe and Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Brepols, pp.707-730, 2009, 978-2-503-52779-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5808,1533 +5829,1533 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte pour la mémoire : entretien avec Hèctor Parra à propos de son opéra Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vmet⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/vmet⟩</w:t>
+                <w:t xml:space="preserve">hal-04404016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening is action : une promenade sonore avec Hildegard Westerkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/vf09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/vf09⟩</w:t>
+                <w:t xml:space="preserve">hal-04368189v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Some have said I ‘manipulated history’: René Lussier on sound archives, people’s voices and Quebec history in Le trésor de la langue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">René Lussier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rny2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">René Lussier</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03795266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et solidarité avec l’Ukraine : Comment les musiciens peuvent-ils s’opposer à la guerre sans devenir un instrument des dispositifs de propagande ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rny2⟩</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rny1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/rny1⟩</w:t>
+                <w:t xml:space="preserve">hal-03787550v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amour, musique et coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxw⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Love, music and coronavirus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxw⟩</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02532700v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sampler la guerre : The End of Silence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxx⟩</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rny0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/rny0⟩</w:t>
+                <w:t xml:space="preserve">hal-03083965v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music, diplomacy and emotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxn⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écouter No One Is Innocent après le 13 novembre 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxn⟩</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxl⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02176098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sound commitments: ethics and politics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/rnxj⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">No sound is innocent : à l’écoute de la violence extrême</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxl⟩</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02093410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Listening to No One Is Innocent after 13 November 2015</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxk⟩</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxm⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.58079/rnxm⟩</w:t>
+                <w:t xml:space="preserve">hal-02176097v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘This Is America’: strengths and paradoxes of a critique of violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxf⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01852242v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Music, hegemony and revolutionary violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxf⟩</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxg⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01870867v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La musique dans la Guerre civile espagnole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01875579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et propagande djihadiste (2/3) : Anashid et djihad armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxd⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839272v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music and humanitarian narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.58079/rnxi⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01916947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« This Is America » : forces et paradoxes d’une critique de la violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxg⟩</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxe⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxe⟩</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839267v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Écouter les sons de la guerre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxc⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxd⟩</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Musique et propagande djihadiste (1/3) : La censure de la musique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...57 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58079/rnxh⟩</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01839271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“We are the world”: Music and propaganda in democracy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/rnxa⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...192 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01832571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7344,581 +7365,581 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounding out absent bodies: ghost harmonies, resonances and remembering in Marisol Jiménez’s XLIII Memoriam Vivere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Aesthetics of Absence in Music of the Twenty-First Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Oslo; Uppsala University, May 2023, Oslo, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conflits armés contemporains, systèmes de notation et écologie documentale : penser à travers low intensity conflicts de Franck Leibovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SICM 2023 – Le conflit dans la création musicale contemporaine : Violences, idéologies, territoires, hybridations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sorbonne Université; Université de Lille, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonic Agencies, Hybrid Improvised Sounds and the Politics of Collective Memory in the Work of Marisol Jiménez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music Discourses after 1970</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hochschule der Künste Bern, Mar 2023, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Trauma and Recovery through Listening Experiences of Survivors of the Bataclan Terrorist Attack in Paris: On the (Co-)Construction of Knowledge and Ethical Responsibility of Bearing Witness in Music Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Music/Sound Through the Lens of Trauma: Methodology, Theory and History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Utrecht University, Jul 2022, Utrecht, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Music and Human Rights: Exploring New Relationships between Music and Politics in the Twenty-First Century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2022 AMS-SEM-SMT Joint Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, American Musicological Society (AMS); Society for Ethnomusicology (SEM); Society For Music Theory (SMT), Nov 2022, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sounds, Echoes and Silences in Listening Experiences of Survivors of the Bataclan Terrorist Attack in Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st Quinquennial IMS Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Musicological Society (IMS), Aug 2022, Athens, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Did you say ‘music’? Exploring the relationship between narratives on musicology and ontological assumptions of music</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Narrating musicology. Reviewing the history/histories of musicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bern, Sep 2021, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Only fear grew inside my body’: Ethics, femicide and compositional strategies in Hilda Paredes’ La tierra de la miel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sounding Out Musical Ethics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Music and Philosophy Study Group (MPSG), Royal Musical Association; King’s College, Oct 2021, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7928,185 +7949,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Struggle for Memory: Composer Hèctor Parra on his new opera 'Justice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://van-magazine.com/mag/hector-parra. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48350/191781⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48350/191781⟩</w:t>
+                <w:t xml:space="preserve">hal-04404001v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographies of Meaning: Can musicians stand for Ukraine without participating in propaganda?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Velasco-Pufleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, https://van-magazine.com/mag/ukraine-propaganda-music/. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48350/170265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...50 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId204"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8174,51 +8195,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="090F1780"/>
+    <w:nsid w:val="7059F910"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8405,51 +8426,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-velasco-pufleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160124549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281840073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388614367" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NFS-7895-2025" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112935v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Velasco-Pufleau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100585900" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28800" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575563v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Benoit-Otis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589174v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119101v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3213" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.407" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478572225100145" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812039v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789968v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duport" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789980v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125992v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21476/PP.2023.81430" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787539v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090521ar" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375355v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2021.18" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328182v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070105" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523256v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5067" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523261v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5160" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863819v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manoury" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0040298220000224" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523269v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rouillan" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3709" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523272v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3780" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956976v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Paredes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33871/23179937.2020.8.2.16" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040463v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420976479" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6649" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2019.1578127" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109803v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194832" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838696v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6533" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144424v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0115" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299406v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832524v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5639" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838778v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0012.205" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986638v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lussier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055195ar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986801v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055190ar" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064486v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i83" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757908v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2017.1380371" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832517v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1489" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757935v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037301ar" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797608v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757866v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1327" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797595v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797603v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194833" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757904v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1060" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569601v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1057" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757914v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.512" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758602v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.156.0109" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757980v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bosseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/csieci.v8i1.1731" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758582v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.194.0015" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757923v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0006.203" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769373v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771762v3" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0184" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791434v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2010.1913" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553359v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/62455/chapter/556553966" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197760703.003.0004" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562397v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/la-violence-en-musique/950" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/165343" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600618v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/l-humanitaire-s-exhibe" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.12795" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113069v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28835" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49878-8_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956620v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norient.com/luis-velasco-pufleau/sampling-sounds-war" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56513/nftg6449-9" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795187v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773429v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0278-6/39" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773425v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773427v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813285v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812865v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813202v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769330v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404016v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmet" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368189v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vf09" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787550v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532703v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxw" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532700v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083965v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny0" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176103v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxn" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986827v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxj" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176098v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxl" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093410v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxk" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176097v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxm" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852242v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916947v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxi" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870867v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxg" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839267v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxe" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839272v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxd" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875579v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839278v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxc" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839271v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxb" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832571v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxa" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116241v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116256v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116273v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116253v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116269v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116294v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116291v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404001v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/191781" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703205v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/170265" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luis-velasco-pufleau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1330-974X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160124549" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/281840073" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=a8qbS4cAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000388614367" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/NFS-7895-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112935v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Velasco-Pufleau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Atlani-Duault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-msh.fr/livre/?GCOI=27351100585900" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28800" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575563v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Benoit-Otis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Hasegawa" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589174v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Esclapez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119101v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523294v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3213" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02005372v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757966v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.407" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1478572225100145" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04812039v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Duport" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12sj2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125992v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21476/PP.2023.81430" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787539v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1090521ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03375355v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/rma.2021.18" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328182v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/arcs.2021.070105" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523256v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5067" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.5160" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863819v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Manoury" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0040298220000224" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523269v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Rouillan" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3709" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040463v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2633002420976479" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956976v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilda Paredes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.33871/23179937.2020.8.2.16" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523272v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.3780" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839264v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6649" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194832" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299406v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530858v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Fryberger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07494467.2019.1578127" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838696v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.6533" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144424v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.692.0115" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832524v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/volume.5639" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986801v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055190ar" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838778v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0012.205" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Lussier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1055195ar" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906586v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18278/aia.3.2.3" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02064486v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12i83" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757908v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chion" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20551940.2017.1380371" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832517v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1489" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757935v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1037301ar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797608v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797595v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1327" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01797603v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/194833" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757914v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Francfort" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.512" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757904v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1060" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569601v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/transposition.1057" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778301v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758602v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ri.156.0109" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01758582v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.194.0015" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757980v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Bosseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21083/csieci.v8i1.1731" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757923v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3998/mp.9460447.0006.203" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769373v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771762v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/aden.010.0184" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01791434v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/textu.2010.1913" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553359v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://academic.oup.com/book/62455/chapter/556553966" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/9780197760703.003.0004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600618v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.georg.ch/l-humanitaire-s-exhibe" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32551/GEORG.12795" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03562397v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.univ-lyon2.fr/product/show/la-violence-en-musique/950" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/165343" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113069v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionsmsh.28835" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03048511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-49878-8_12" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02956620v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://norient.com/luis-velasco-pufleau/sampling-sounds-war" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56513/nftg6449-9" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795187v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773429v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/978-3-0352-0278-6/39" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773425v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773427v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813285v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812865v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813202v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769330v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404016v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vmet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04368189v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/vf09" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795266v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03787550v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532703v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxw" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532700v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxx" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083965v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rny0" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176103v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176098v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxl" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986827v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxj" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093410v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxk" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176097v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxm" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01852242v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870867v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxg" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01875579v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxh" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839272v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxd" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916947v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839267v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839278v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxc" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01839271v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxb" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832571v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/rnxa" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116241v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116256v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116260v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116273v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116253v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116269v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116294v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116291v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04404001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/191781" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703205v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48350/170265" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>