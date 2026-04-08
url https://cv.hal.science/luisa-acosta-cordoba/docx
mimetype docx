--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -2134,191 +2134,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estructura &amp;quot;verbo &amp;lt;i&amp;gt;ser&amp;lt;/i&amp;gt; + &amp;lt;i&amp;gt;como&amp;lt;/i&amp;gt;&amp;quot; como expresión introductora en el estilo directo del español hablado: estudio de un debate feminista</w:t>
+                <w:t xml:space="preserve">Comment modifie-t-on une formulation en cours ? Auto-reformulation et auto-réparation dans le français parlé en interaction : dialogue entre deux traditions dans une perspective syntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional “Macrosintaxis y pragmática del discurso persuasivo”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Séville, España</w:t>
+              <w:t xml:space="preserve">Dire et redire 2 Bis repetita ? 35ème Colloque International CerLICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03856574v1</w:t>
+                <w:t xml:space="preserve">hal-03712759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment modifie-t-on une formulation en cours ? Auto-reformulation et auto-réparation dans le français parlé en interaction : dialogue entre deux traditions dans une perspective syntaxique</w:t>
+                <w:t xml:space="preserve">La estructura &amp;quot;verbo &amp;lt;i&amp;gt;ser&amp;lt;/i&amp;gt; + &amp;lt;i&amp;gt;como&amp;lt;/i&amp;gt;&amp;quot; como expresión introductora en el estilo directo del español hablado: estudio de un debate feminista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire et redire 2 Bis repetita ? 35ème Colloque International CerLICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional “Macrosintaxis y pragmática del discurso persuasivo”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Séville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03712759v1</w:t>
+                <w:t xml:space="preserve">hal-03856574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La utilización del programa ELAN en la investigación lingüística de la lengua hablada</w:t>
               </w:r>
@@ -3759,213 +3759,213 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie pour un traitement syntaxique de la reformulation dans la langue parlée</w:t>
+                <w:t xml:space="preserve">Del &amp;lt;i&amp;gt;Diccionario de autoridades&amp;lt;/i&amp;gt; al &amp;lt;i&amp;gt;Logoi&amp;lt;/i&amp;gt; : relaciones, afinidades y rupturas entre la lingüística, la literatura y los estudios literarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04495998v1</w:t>
+                <w:t xml:space="preserve">hal-03665354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del &amp;lt;i&amp;gt;Diccionario de autoridades&amp;lt;/i&amp;gt; al &amp;lt;i&amp;gt;Logoi&amp;lt;/i&amp;gt; : relaciones, afinidades y rupturas entre la lingüística, la literatura y los estudios literarios</w:t>
+                <w:t xml:space="preserve">Reformulation dans la langue parlée : avancées et limites d’un modèle d’annotation sur ELAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03665354v1</w:t>
+                <w:t xml:space="preserve">hal-04495965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation dans la langue parlée : avancées et limites d’un modèle d’annotation sur ELAN</w:t>
+                <w:t xml:space="preserve">Typologie pour un traitement syntaxique de la reformulation dans la langue parlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04495965v1</w:t>
+                <w:t xml:space="preserve">halshs-04495998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;¿Será que soy feminista?&amp;lt;/i&amp;gt; Les interactions avec le public dans un réunion sur le féminisme à Medellin, Colombie</w:t>
               </w:r>
@@ -4007,151 +4007,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulación « reparativa » en tres contextos interaccionales del español : debate, reunión de trabajo e interacción comercial</w:t>
+                <w:t xml:space="preserve">La reformulation réparatrice ou la réparation reformulante ? : Etude à partir de corpus oraux en français et en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02383580v1</w:t>
+                <w:t xml:space="preserve">hal-02315586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulation réparatrice ou la réparation reformulante ? : Etude à partir de corpus oraux en français et en espagnol</w:t>
+                <w:t xml:space="preserve">La reformulación « reparativa » en tres contextos interaccionales del español : debate, reunión de trabajo e interacción comercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315586v1</w:t>
+                <w:t xml:space="preserve">hal-02383580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation en interaction : entre continuation et nouveau départ. Étude de corpus espagnol et français</w:t>
               </w:r>
@@ -4383,51 +4383,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C38DB5A2"/>
+    <w:nsid w:val="0E1A93E8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4614,51 +4614,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luisa-acosta-cordoba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9802-7819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22011823X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.07.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137xt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.5.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Martin-Marge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.199.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856574v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03712759v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;et&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495998v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03665354v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495965v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383580v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315586v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luisa-acosta-cordoba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9802-7819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22011823X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.07.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137xt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.5.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Martin-Marge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.199.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03712759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;et&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03665354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>