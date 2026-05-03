--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -381,209 +381,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Debatir en el aula: el efecto de la dinámica de grupo efímero en las estrategias de reparación y en la percepción de las asimetrías entre estudiantes universitarios francófonos de ELE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
+                <w:t xml:space="preserve">Dire le territoire en contexte de lutte environnementale : le cas des discours médiatiques français et colombien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+                <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didáctica (Lengua y Literatura)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36, pp.215-233. </w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Les discours sur l'environnement entre performativité et mise en scène de l'action, 55, pp.53-75. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5209/dill.89061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/137xt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04791937v1</w:t>
+                <w:t xml:space="preserve">hal-04654554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dire le territoire en contexte de lutte environnementale : le cas des discours médiatiques français et colombien</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+                <w:t xml:space="preserve">Debatir en el aula: el efecto de la dinámica de grupo efímero en las estrategias de reparación y en la percepción de las asimetrías entre estudiantes universitarios francófonos de ELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Chandelier</w:t>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Les discours sur l'environnement entre performativité et mise en scène de l'action, 55, pp.53-75. </w:t>
+              <w:t xml:space="preserve">Didáctica (Lengua y Literatura)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36, pp.215-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/137xt⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5209/dill.89061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04654554v1</w:t>
+                <w:t xml:space="preserve">halshs-04791937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu Olga Inkova (éd.) 2020. &amp;lt;i&amp;gt;Autour de la reformulation&amp;lt;/i&amp;gt;. Genève : Librairie Droz, Recherches et rencontres</w:t>
               </w:r>
@@ -1106,405 +1106,483 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Como&amp;lt;/i&amp;gt; en la expresión introductora del discurso referido: la argumentación a través de la encarnación del discurso en un debate feminista</w:t>
-[...33 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arturo Escobar’s “Pluriversality” paradigm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macrosintaxis y pragmática del discurso persuasivo</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">60 Years of Applied Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 22, John Benjamins Publishing Company, pp.86-96, 2026, AILA Applied Linguistics Series, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.22.05aco⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470307v1</w:t>
+                <w:t xml:space="preserve">hal-05598274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;Como&amp;lt;/i&amp;gt; en la expresión introductora del discurso referido: la argumentación a través de la encarnación del discurso en un debate feminista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catalina Fuentes Rodríguez; Ester Brenes Peña. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macrosintaxis y pragmática del discurso persuasivo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EUNSA, Ediciones Universidad de Navarra, 2023, 978-84-313-3893-0</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000106v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Los complementos circunstanciales &amp;lt;i&amp;gt;compartidos&amp;lt;/i&amp;gt;: análisis sintáctico funcionalista de tres casos de la lengua hablada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actas SILF 2018: Xl Congreso internacional de lingüística funcional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Q-book, pp.179-186, 2020, 978-84-15744-73-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, </w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2020, 978-2-7598-9111-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Sororidad&amp;lt;/i&amp;gt;, rire et émotion montrée en interaction : étude sur la construction de l’identité femme-féministe dans un débat informel à Medellin, Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHS Web of Conferences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.01002, 2020, 978-2-7598-9111-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20208101002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1514,104 +1592,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 81, 2020, SHS Web of Conferences, 978-2-7598-9111-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1621,202 +1699,202 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con cuánto me tengo que comprometer…&amp;quot;. Análisis discursivo e interaccional de relatos acerca del compromiso en un debate informal sobre el feminismo, en Medellín, Colombia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Internacional “Sociedades inclusivas, nuevas ciudadanías, (post-)multiculturalismos y diversidades en América Latina y en el Caribe”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMERIBER; MICA; 3L.AM, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit en contexte de salon commercial : étude multimodale du rôle du produit dans la progression interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Narrando : autour du récit en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des récits au sein d'une même conversation : remarques syntaxiques, macrosyntaxiques et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1832,345 +1910,332 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Narrando : autour du récit en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reparación y dinámica grupal : análisis internacional de la producción discursiva de estudiantes universitarios de ELE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIII. Congreso de la Asociación Alemana de Hispanistas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Universität Graz, Feb 2023, Graz, Alemania</w:t>
+              <w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Symposium ‘A cross-linguistic and cross-methodological approach to storytelling in talk-in-interaction’, Jul 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04134611v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04792007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reparación y dinámica grupal : análisis internacional de la producción discursiva de estudiantes universitarios de ELE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Symposium ‘A cross-linguistic and cross-methodological approach to storytelling in talk-in-interaction’, Jul 2023, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">XXIII. Congreso de la Asociación Alemana de Hispanistas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universität Graz, Feb 2023, Graz, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04792007v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
+                <w:t xml:space="preserve">La estructura &amp;quot;verbo &amp;lt;i&amp;gt;ser&amp;lt;/i&amp;gt; + &amp;lt;i&amp;gt;como&amp;lt;/i&amp;gt;&amp;quot; como expresión introductora en el estilo directo del español hablado: estudio de un debate feminista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahrestagung der DGfS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Tübingen, Germany</w:t>
+              <w:t xml:space="preserve">Congreso Internacional “Macrosintaxis y pragmática del discurso persuasivo”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Séville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03784718v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment modifie-t-on une formulation en cours ? Auto-reformulation et auto-réparation dans le français parlé en interaction : dialogue entre deux traditions dans une perspective syntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2186,1376 +2251,1389 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire et redire 2 Bis repetita ? 35ème Colloque International CerLICO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03712759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estructura &amp;quot;verbo &amp;lt;i&amp;gt;ser&amp;lt;/i&amp;gt; + &amp;lt;i&amp;gt;como&amp;lt;/i&amp;gt;&amp;quot; como expresión introductora en el estilo directo del español hablado: estudio de un debate feminista</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional “Macrosintaxis y pragmática del discurso persuasivo”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Séville, España</w:t>
+              <w:t xml:space="preserve">Jahrestagung der DGfS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856574v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03784718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La utilización del programa ELAN en la investigación lingüística de la lengua hablada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études LAMIE - Fédération internationale pour l'étude sociolinguistique des LAngues des MIgrants Espagnols en France et dans l'Europe francophone</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Perpignan, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02966149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques conversationnelles et routines syntaxiques dans le discours académique et journalistique colombien</w:t>
+                <w:t xml:space="preserve">Le récit à l’oral : remarques syntaxiques et macrosyntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude CLAPI-ELE : L'étude de l'espagnol parlé à partir de corpus écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR UMR 5191; CEL EA 1663; Institut des Amériques, Jan 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journées d’études NARRANDO : le récit dans l’espagnol parlé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448586v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le récit à l’oral : remarques syntaxiques et macrosyntaxique</w:t>
+                <w:t xml:space="preserve">Dynamiques conversationnelles et routines syntaxiques dans le discours académique et journalistique colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’études NARRANDO : le récit dans l’espagnol parlé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Lyon ( en ligne ), France</w:t>
+              <w:t xml:space="preserve">Journées d’étude CLAPI-ELE : L'étude de l'espagnol parlé à partir de corpus écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR UMR 5191; CEL EA 1663; Institut des Amériques, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496460v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de l’étude de séquences d’autoréparation au sein du même tour de parole à partir de deux corpus de réunion de travail en français et en espagnol</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les marqueurs de la reformulation en espagnol, français et italien : une étude interactionnelle et comparative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parler en interaction - Journée d'études - Analyse de conversation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Praxiling UMR 5267 - Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Discourse Markers in Romance Languages – DisRom 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Piera Molinelli (conference chair); Chiara Fedriani; Chiara Ghezzi; Maria Cristina Lo Baido; Laura Restivo, May 2019, Bergamo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089139v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02092177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El proyecto CLAPI-ELE: &amp;quot;Lingüística de corpus y enseñanza del español profesional</w:t>
+                <w:t xml:space="preserve">La circulation et la gestion des émotions en interaction : étude sur le rire dans un débat informel sur le féminisme, à Medellin, Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
+              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR UMR 5191, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168411v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02308138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les marqueurs de la reformulation en espagnol, français et italien : une étude interactionnelle et comparative</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Approche de l’étude de séquences d’autoréparation au sein du même tour de parole à partir de deux corpus de réunion de travail en français et en espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discourse Markers in Romance Languages – DisRom 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Piera Molinelli (conference chair); Chiara Fedriani; Chiara Ghezzi; Maria Cristina Lo Baido; Laura Restivo, May 2019, Bergamo, Italie</w:t>
+              <w:t xml:space="preserve">Parler en interaction - Journée d'études - Analyse de conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Praxiling UMR 5267 - Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02092177v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La circulation et la gestion des émotions en interaction : étude sur le rire dans un débat informel sur le féminisme, à Medellin, Colombie</w:t>
+                <w:t xml:space="preserve">El proyecto CLAPI-ELE: &amp;quot;Lingüística de corpus y enseñanza del español profesional</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire ICAR UMR 5191, Oct 2019, Lyon, France</w:t>
+              <w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02308138v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
+                <w:t xml:space="preserve">Les accords de paix en Colombie ou la diatribe d’un programme égaré : du programmatique au protocole comme gestion du vertige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">Colloque international Les discours programmateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01927595v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01937910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords de paix en Colombie ou la diatribe d’un programme égaré : du programmatique au protocole comme gestion du vertige</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disfluences : réflexion autour de cas critiques pour la segmentation syntaxique et macrosyntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guillen</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les discours programmateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque international 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01937910v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01927596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disfluences : réflexion autour de cas critiques pour la segmentation syntaxique et macrosyntaxique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+                <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l’expérience du projet SegCor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
+              <w:t xml:space="preserve">CMLF 2018 - 6e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Neveu; Bernard Harmegnies; Linda Hriba; Sophie Prévost, Jul 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01927596v1</w:t>
+                <w:t xml:space="preserve">halshs-01839314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l’expérience du projet SegCor</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Los complementos circunstanciales compartidos en la lengua oral: propuesta para un análisis sintáctico funcionalista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2018 - 6e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Neveu; Bernard Harmegnies; Linda Hriba; Sophie Prévost, Jul 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">XL Congreso Internacional de la Sociedad Internacional de Lingüística Funcional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cadix, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839314v1</w:t>
+                <w:t xml:space="preserve">hal-02056418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los complementos circunstanciales compartidos en la lengua oral: propuesta para un análisis sintáctico funcionalista</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’oralité mise en scène : le cas des structures interrogatives directes partielles fondées sur où dans les dialogues de romans français de 1900 à nos jours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL Congreso Internacional de la Sociedad Internacional de Lingüística Funcional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cadix, España</w:t>
+              <w:t xml:space="preserve">11e Congrès de l’Association des francoromanistes allemands - Section "L’oralité mise en scène: morphosyntaxe et phonologie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Andreas Dufter; David Hornsby; Elissa Pustka, Sep 2018, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056418v1</w:t>
+                <w:t xml:space="preserve">hal-01883932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’oralité mise en scène : le cas des structures interrogatives directes partielles fondées sur où dans les dialogues de romans français de 1900 à nos jours</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l’Association des francoromanistes allemands - Section "L’oralité mise en scène: morphosyntaxe et phonologie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Andreas Dufter; David Hornsby; Elissa Pustka, Sep 2018, Osnabrück, Allemagne</w:t>
+              <w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883932v1</w:t>
+                <w:t xml:space="preserve">hal-01927595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización de la F0, con el modelo Métrico Autosegmental, de los enunciados declarativos e interrogativos en un informante de Medellín, Antioquia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñetón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional de Investigación Lingüística</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Antioquia, Nov 2013, Medellín, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01937913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3565,649 +3643,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours sur un territoire en conflit : comment étudier les regards sur un lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideraciones sobre la delimitación sintáctica y macrosintáctica de corpus orales en español: unidades y niveles de análisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic typology for self-repair and self-reformulation phenomena treatment: Perspectives on syntax acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del &amp;lt;i&amp;gt;Diccionario de autoridades&amp;lt;/i&amp;gt; al &amp;lt;i&amp;gt;Logoi&amp;lt;/i&amp;gt; : relaciones, afinidades y rupturas entre la lingüística, la literatura y los estudios literarios</w:t>
+                <w:t xml:space="preserve">Typologie pour un traitement syntaxique de la reformulation dans la langue parlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665354v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04495998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation dans la langue parlée : avancées et limites d’un modèle d’annotation sur ELAN</w:t>
+                <w:t xml:space="preserve">Del &amp;lt;i&amp;gt;Diccionario de autoridades&amp;lt;/i&amp;gt; al &amp;lt;i&amp;gt;Logoi&amp;lt;/i&amp;gt; : relaciones, afinidades y rupturas entre la lingüística, la literatura y los estudios literarios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495965v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie pour un traitement syntaxique de la reformulation dans la langue parlée</w:t>
+                <w:t xml:space="preserve">Reformulation dans la langue parlée : avancées et limites d’un modèle d’annotation sur ELAN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04495998v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;¿Será que soy feminista?&amp;lt;/i&amp;gt; Les interactions avec le public dans un réunion sur le féminisme à Medellin, Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulation réparatrice ou la réparation reformulante ? : Etude à partir de corpus oraux en français et en espagnol</w:t>
+                <w:t xml:space="preserve">La reformulación « reparativa » en tres contextos interaccionales del español : debate, reunión de trabajo e interacción comercial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315586v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulación « reparativa » en tres contextos interaccionales del español : debate, reunión de trabajo e interacción comercial</w:t>
+                <w:t xml:space="preserve">La reformulation réparatrice ou la réparation reformulante ? : Etude à partir de corpus oraux en français et en espagnol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383580v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation en interaction : entre continuation et nouveau départ. Étude de corpus espagnol et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.Séminaire DocINT du Laboratoire ICAR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4217,105 +4295,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer et mémoire. Dialogue accidentel entre Roberto Burgos Cantor et Mohamed Mbougar Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId88"/>
+      <w:footerReference w:type="default" r:id="rId90"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4383,51 +4461,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0E1A93E8"/>
+    <w:nsid w:val="5706B625"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4614,51 +4692,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luisa-acosta-cordoba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9802-7819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22011823X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.07.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654554v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137xt" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.5.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Martin-Marge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.199.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470307v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496399v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000088v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101002" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495452v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03712759v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089139v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056418v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937913v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;et&#243;n" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009714v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802766v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495582v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03665354v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495965v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496469v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315586v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383580v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056372v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056445v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luisa-acosta-cordoba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9802-7819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22011823X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.07.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137xt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.5.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Martin-Marge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.199.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.05aco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03712759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;et&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03665354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>