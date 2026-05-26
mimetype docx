--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1,150 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
+      <w:r>
+        <w:pict>
+          <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.7874015748px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
+            <w10:wrap type="tight" anchorx="margin"/>
+            <v:imagedata r:id="rId7" o:title=""/>
+          </v:shape>
+        </w:pict>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Luisa Fernanda Acosta Córdoba </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
         <w:t xml:space="preserve">Maîtresse de conférences en sciences du langageUniversité Lumière Lyon 2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:history="1">
+      <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">luisa-acosta-cordoba</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0009-0006-9802-7819</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">22011823X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -179,100 +188,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation : étude syntaxique sur les langues française et espagnole parlées en interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université de Lyon, 2022. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04808577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -282,1307 +291,1307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic study of self-repair and self-reformulation in French and Spanish: Effects of utterance length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Py</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pragmatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 248, pp.17-36. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.pragma.2025.07.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05294507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dire le territoire en contexte de lutte environnementale : le cas des discours médiatiques français et colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chandelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Les discours sur l'environnement entre performativité et mise en scène de l'action, 55, pp.53-75. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/137xt⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04654554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debatir en el aula: el efecto de la dinámica de grupo efímero en las estrategias de reparación y en la percepción de las asimetrías entre estudiantes universitarios francófonos de ELE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Didáctica (Lengua y Literatura)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 36, pp.215-233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5209/dill.89061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04791937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu Olga Inkova (éd.) 2020. &amp;lt;i&amp;gt;Autour de la reformulation&amp;lt;/i&amp;gt;. Genève : Librairie Droz, Recherches et rencontres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Studia Linguistica Romanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 5, pp.83-88. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25364/19.2021.5.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03275922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les structures interrogatives directes partielles fondées sur où dans les dialogues de romans français du XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of French Language Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, L'oralité mise en scène : syntaxe et phonologie, 31 (2), pp.169-191. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0959269520000253⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03502394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attribution du tour de parole dans deux interactions publiques en Colombie: analyse des ressources multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Silence du chœur&amp;lt;/i&amp;gt; de Mohamed Mbougar Sarr : une épopée polyphonique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Lecacheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basil Martin-Marge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Presence africaine (Paris, France : 1967)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, N° 199-200 (199-200), pp.217-241. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/presa.199.0217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l'expérience du projet SegCor</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Desafíos y reflexiones sobre utilización de corpus libres: el caso de PRESEEA en el estudio de la reformulación</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46</w:t>
+              <w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959747v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desafíos y reflexiones sobre utilización de corpus libres: el caso de PRESEEA en el estudio de la reformulación</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l'expérience du projet SegCor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chimera: Romance Corpora and Linguistic Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 5 (2)</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6e Congrès Mondial de Linguistique Française, 46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056399v1</w:t>
+                <w:t xml:space="preserve">hal-01959747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arturo Escobar’s “Pluriversality” paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Fernanda Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">60 Years of Applied Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22, John Benjamins Publishing Company, pp.86-96, 2026, AILA Applied Linguistics Series, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/aals.22.05aco⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05598274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Como&amp;lt;/i&amp;gt; en la expresión introductora del discurso referido: la argumentación a través de la encarnación del discurso en un debate feminista</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catalina Fuentes Rodríguez; Ester Brenes Peña. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macrosintaxis y pragmática del discurso persuasivo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EUNSA, Ediciones Universidad de Navarra, 2023, 978-84-313-3893-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04470307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los complementos circunstanciales &amp;lt;i&amp;gt;compartidos&amp;lt;/i&amp;gt;: análisis sintáctico funcionalista de tres casos de la lengua hablada</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actas SILF 2018: Xl Congreso internacional de lingüística funcional</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 81, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1-5, 2020, 978-2-7598-9111-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208100001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496399v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Los complementos circunstanciales &amp;lt;i&amp;gt;compartidos&amp;lt;/i&amp;gt;: análisis sintáctico funcionalista de tres casos de la lengua hablada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Actas SILF 2018: Xl Congreso internacional de lingüística funcional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Q-book, pp.179-186, 2020, 978-84-15744-73-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000106v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04496399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;Sororidad&amp;lt;/i&amp;gt;, rire et émotion montrée en interaction : étude sur la construction de l’identité femme-féministe dans un débat informel à Medellin, Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 81, </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SHS Web of Conferences</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.01002, 2020, 978-2-7598-9111-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208101002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03000088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1592,104 +1601,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 81, 2020, SHS Web of Conferences, 978-2-7598-9111-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04816611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1699,1416 +1708,1403 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Con cuánto me tengo que comprometer…&amp;quot;. Análisis discursivo e interaccional de relatos acerca del compromiso en un debate informal sobre el feminismo, en Medellín, Colombia.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Coloquio Internacional “Sociedades inclusivas, nuevas ciudadanías, (post-)multiculturalismos y diversidades en América Latina y en el Caribe”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AMERIBER; MICA; 3L.AM, May 2024, Angers (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04616290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit en contexte de salon commercial : étude multimodale du rôle du produit dans la progression interactionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Narrando : autour du récit en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des récits au sein d'une même conversation : remarques syntaxiques, macrosyntaxiques et sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JE Narrando : autour du récit en interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Ligérien de Linguistique, Jan 2024, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème congrès de l’AILA 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Symposium ‘A cross-linguistic and cross-methodological approach to storytelling in talk-in-interaction’, Jul 2023, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04792007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reparación y dinámica grupal : análisis internacional de la producción discursiva de estudiantes universitarios de ELE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIII. Congreso de la Asociación Alemana de Hispanistas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universität Graz, Feb 2023, Graz, Alemania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La estructura &amp;quot;verbo &amp;lt;i&amp;gt;ser&amp;lt;/i&amp;gt; + &amp;lt;i&amp;gt;como&amp;lt;/i&amp;gt;&amp;quot; como expresión introductora en el estilo directo del español hablado: estudio de un debate feminista</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment modifie-t-on une formulation en cours ? Auto-reformulation et auto-réparation dans le français parlé en interaction : dialogue entre deux traditions dans une perspective syntaxique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congreso Internacional “Macrosintaxis y pragmática del discurso persuasivo”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Séville, España</w:t>
+              <w:t xml:space="preserve">Dire et redire 2 Bis repetita ? 35ème Colloque International CerLICO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03856574v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03712759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment modifie-t-on une formulation en cours ? Auto-reformulation et auto-réparation dans le français parlé en interaction : dialogue entre deux traditions dans une perspective syntaxique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La estructura &amp;quot;verbo &amp;lt;i&amp;gt;ser&amp;lt;/i&amp;gt; + &amp;lt;i&amp;gt;como&amp;lt;/i&amp;gt;&amp;quot; como expresión introductora en el estilo directo del español hablado: estudio de un debate feminista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dire et redire 2 Bis repetita ? 35ème Colloque International CerLICO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congreso Internacional “Macrosintaxis y pragmática del discurso persuasivo”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Séville, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03712759v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03856574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The NARRANDO project: Spanish storytelling in talk-in-interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Teixeira Kalkhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jahrestagung der DGfS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2022, Tübingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03784718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La utilización del programa ELAN en la investigación lingüística de la lengua hablada</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+                <w:t xml:space="preserve">Dynamiques conversationnelles et routines syntaxiques dans le discours académique et journalistique colombien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'études LAMIE - Fédération internationale pour l'étude sociolinguistique des LAngues des MIgrants Espagnols en France et dans l'Europe francophone</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Perpignan, Francia</w:t>
+              <w:t xml:space="preserve">Journées d’étude CLAPI-ELE : L'étude de l'espagnol parlé à partir de corpus écologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICAR UMR 5191; CEL EA 1663; Institut des Amériques, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02966149v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le récit à l’oral : remarques syntaxiques et macrosyntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’études NARRANDO : le récit dans l’espagnol parlé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques conversationnelles et routines syntaxiques dans le discours académique et journalistique colombien</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La utilización del programa ELAN en la investigación lingüística de la lengua hablada</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude CLAPI-ELE : L'étude de l'espagnol parlé à partir de corpus écologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICAR UMR 5191; CEL EA 1663; Institut des Amériques, Jan 2020, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée d'études LAMIE - Fédération internationale pour l'étude sociolinguistique des LAngues des MIgrants Espagnols en France et dans l'Europe francophone</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Perpignan, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448586v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02966149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les marqueurs de la reformulation en espagnol, français et italien : une étude interactionnelle et comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Discourse Markers in Romance Languages – DisRom 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Piera Molinelli (conference chair); Chiara Fedriani; Chiara Ghezzi; Maria Cristina Lo Baido; Laura Restivo, May 2019, Bergamo, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02092177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La circulation et la gestion des émotions en interaction : étude sur le rire dans un débat informel sur le féminisme, à Medellin, Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICODOC 2019 : Émotion, empathie, affectivité. Les sujets et leur subjectivité à travers les pratiques langagières et éducatives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire ICAR UMR 5191, Oct 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de l’étude de séquences d’autoréparation au sein du même tour de parole à partir de deux corpus de réunion de travail en français et en espagnol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">El proyecto CLAPI-ELE: &amp;quot;Lingüística de corpus y enseñanza del español profesional</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Abraham Macias Barres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parler en interaction - Journée d'études - Analyse de conversation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Equipe Praxiling UMR 5267 - Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02089139v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02168411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">El proyecto CLAPI-ELE: &amp;quot;Lingüística de corpus y enseñanza del español profesional</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Approche de l’étude de séquences d’autoréparation au sein du même tour de parole à partir de deux corpus de réunion de travail en français et en espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Isabel Colón de Carvajal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les genres discursifs hybrides et leur enseignement/apprentissage en espagnol des affaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Nanterre; Université Sorbonne Nouvelle, Jun 2019, Nanterre, Francia</w:t>
+              <w:t xml:space="preserve">Parler en interaction - Journée d'études - Analyse de conversation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Equipe Praxiling UMR 5267 - Université Paul-Valéry Montpellier 3, Apr 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02168411v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les accords de paix en Colombie ou la diatribe d’un programme égaré : du programmatique au protocole comme gestion du vertige</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Los complementos circunstanciales compartidos en la lengua oral: propuesta para un análisis sintáctico funcionalista</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les discours programmateurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Normale Supérieure, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">XL Congreso Internacional de la Sociedad Internacional de Lingüística Funcional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Cadix, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01937910v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disfluences : réflexion autour de cas critiques pour la segmentation syntaxique et macrosyntaxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international 50 ans de linguistique sur corpus oraux : apports à l’étude de la variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3127,513 +3123,526 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l’expérience du projet SegCor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Delafontaine</w:t>
+                <w:t xml:space="preserve">Les accords de paix en Colombie ou la diatribe d’un programme égaré : du programmatique au protocole comme gestion du vertige</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Guillen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CMLF 2018 - 6e Congrès Mondial de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Franck Neveu; Bernard Harmegnies; Linda Hriba; Sophie Prévost, Jul 2018, Mons, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international Les discours programmateurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Normale Supérieure, Jun 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01839314v1</w:t>
+                <w:t xml:space="preserve">halshs-01937910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Los complementos circunstanciales compartidos en la lengua oral: propuesta para un análisis sintáctico funcionalista</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Annotation des proéminences pour la segmentation de corpus oraux : l’expérience du projet SegCor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Delafontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XL Congreso Internacional de la Sociedad Internacional de Lingüística Funcional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Cadix, España</w:t>
+              <w:t xml:space="preserve">CMLF 2018 - 6e Congrès Mondial de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franck Neveu; Bernard Harmegnies; Linda Hriba; Sophie Prévost, Jul 2018, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02056418v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01839314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’oralité mise en scène : le cas des structures interrogatives directes partielles fondées sur où dans les dialogues de romans français de 1900 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biagio Ursi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lambert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11e Congrès de l’Association des francoromanistes allemands - Section "L’oralité mise en scène: morphosyntaxe et phonologie"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Andreas Dufter; David Hornsby; Elissa Pustka, Sep 2018, Osnabrück, Allemagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Segmentation in macrosyntactic units across different interaction types. A quantitative study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biagio Ursi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Etienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iris Eshkol-Taravella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biagio Ursi</w:t>
+                <w:t xml:space="preserve">Nathalie Rossi-Gensane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50 years of corpus linguistics on oral corpora. Its contribution to the study of variation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01927595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caracterización de la F0, con el modelo Métrico Autosegmental, de los enunciados declarativos e interrogativos en un informante de Medellín, Antioquia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Muñetón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Muñoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congreso Internacional de Investigación Lingüística</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad de Antioquia, Nov 2013, Medellín, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01937913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3643,649 +3652,649 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les discours sur un territoire en conflit : comment étudier les regards sur un lieu ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05009714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consideraciones sobre la delimitación sintáctica y macrosintáctica de corpus orales en español: unidades y niveles de análisis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04802766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntactic typology for self-repair and self-reformulation phenomena treatment: Perspectives on syntax acquisition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04495582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typologie pour un traitement syntaxique de la reformulation dans la langue parlée</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Del &amp;lt;i&amp;gt;Diccionario de autoridades&amp;lt;/i&amp;gt; al &amp;lt;i&amp;gt;Logoi&amp;lt;/i&amp;gt; : relaciones, afinidades y rupturas entre la lingüística, la literatura y los estudios literarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04495998v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03665354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Del &amp;lt;i&amp;gt;Diccionario de autoridades&amp;lt;/i&amp;gt; al &amp;lt;i&amp;gt;Logoi&amp;lt;/i&amp;gt; : relaciones, afinidades y rupturas entre la lingüística, la literatura y los estudios literarios</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Reformulation dans la langue parlée : avancées et limites d’un modèle d’annotation sur ELAN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03665354v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04495965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation dans la langue parlée : avancées et limites d’un modèle d’annotation sur ELAN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Typologie pour un traitement syntaxique de la reformulation dans la langue parlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04495965v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04495998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">&amp;lt;i&amp;gt;¿Será que soy feminista?&amp;lt;/i&amp;gt; Les interactions avec le public dans un réunion sur le féminisme à Medellin, Colombie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04496469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulación « reparativa » en tres contextos interaccionales del español : debate, reunión de trabajo e interacción comercial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La reformulation réparatrice ou la réparation reformulante ? : Etude à partir de corpus oraux en français et en espagnol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02383580v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La reformulation réparatrice ou la réparation reformulante ? : Etude à partir de corpus oraux en français et en espagnol</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La reformulación « reparativa » en tres contextos interaccionales del español : debate, reunión de trabajo e interacción comercial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02315586v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02383580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La reformulation en interaction : entre continuation et nouveau départ. Étude de corpus espagnol et français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.Séminaire DocINT du Laboratoire ICAR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4295,105 +4304,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mer et mémoire. Dialogue accidentel entre Roberto Burgos Cantor et Mohamed Mbougar Sarr</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId90"/>
+      <w:footerReference w:type="default" r:id="rId91"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4461,51 +4470,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5706B625"/>
+    <w:nsid w:val="175A35A6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4692,51 +4701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luisa-acosta-cordoba" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9802-7819" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22011823X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808577v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294507v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.07.017" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654554v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137xt" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275922v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.5.4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056624v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Martin-Marge" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.199.0217" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056399v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598274v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.05aco" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470307v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000088v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616290v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495452v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03712759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308138v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089139v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056418v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937913v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;et&#243;n" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009714v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802766v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495998v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03665354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496469v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383580v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056372v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056445v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luisa-acosta-cordoba" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9802-7819" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/22011823X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04808577v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05294507v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Fernanda Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Py" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pragma.2025.07.017" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04654554v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chandelier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/137xt" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04791937v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Col&#243;n de Carvajal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5209/dill.89061" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03275922v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25364/19.2021.5.4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03502394v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rossi-Gensane" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lambert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0959269520000253" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056624v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lecacheur" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Basil Martin-Marge" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/presa.199.0217" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056399v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959747v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Delafontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598274v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/aals.22.05aco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000106v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Piccoli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shs-conferences.org/articles/shsconf/abs/2020/09/contents/contents.html" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208100001" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496399v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000088v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04816611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04616290v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495461v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04792007v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Teixeira Kalkhoff" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04134611v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03712759v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856574v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03784718v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496460v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966149v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092177v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308138v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02168411v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Abraham Macias Barres" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089139v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056418v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927596v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937910v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Guillen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01839314v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01883932v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01927595v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Etienne" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937913v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mu&#241;et&#243;n" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mu&#241;oz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05009714v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04802766v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03665354v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495965v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04495998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496469v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315586v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383580v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056372v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056445v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>