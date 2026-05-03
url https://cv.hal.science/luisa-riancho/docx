--- v0 (2026-03-31)
+++ v1 (2026-05-03)
@@ -368,463 +368,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of benzalkonium chloride on trabecular meshwork cells in a new in vitro 3D trabecular meshwork model for glaucoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation Between the Inflammatory Marker HLA-DR and Signs and Symptoms in Moderate to Severe Dry Eye Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bouchemi</w:t>
+                <w:t xml:space="preserve">Dahlia Ismail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+                <w:t xml:space="preserve">Maeva Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kessal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
+                <w:t xml:space="preserve">Mourad Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.02.006⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.2438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-16555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538423v1</w:t>
+                <w:t xml:space="preserve">hal-02538417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyperosmolarity and Benzalkonium Chloride Differently Stimulate Inflammatory Markers in Conjunctiva-Derived Epithelial Cells in vitro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Warcoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Warcoin</w:t>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ophthalmic Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 58 (1), pp.40-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01945327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between the Inflammatory Marker HLA-DR and Signs and Symptoms in Moderate to Severe Dry Eye Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">Effect of benzalkonium chloride on trabecular meshwork cells in a new in vitro 3D trabecular meshwork model for glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryem Bouchemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karima Kessal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mourad Amrane</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 58 (4), pp.2438. </w:t>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.21-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.15-16555⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.02.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538417v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,64 +901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,1164 +1297,1164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced in vivo Ocular Surface Toxicity with Polyquad-Preserved Travoprost versus Benzalkonium-Preserved Travoprost or Latanoprost Ophthalmic Solutions</w:t>
+                <w:t xml:space="preserve">In Vitro Interactions between Peripheral Blood Lymphocytes and the Wong-Kilbourne Derivative of Chang Conjunctival Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Liang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">Alexis Chassignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brasnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1159/000335984⟩</w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.1492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1167/iovs.11-7708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538521v1</w:t>
+                <w:t xml:space="preserve">hal-02538530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjunctiva-Associated Lymphoid Tissue (CALT) Reactions to Antiglaucoma Prostaglandins with or without BAK-Preservative in Rabbit Acute Toxicity Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong Liang</w:t>
+                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.851-863</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538527v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Conjunctiva-Associated Lymphoid Tissue (CALT) Reactions to Antiglaucoma Prostaglandins with or without BAK-Preservative in Rabbit Acute Toxicity Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labbé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945322v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CX3CL1 expression in the conjunctiva is involved in immune cell trafficking during toxic ocular surface inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Denoyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Célérier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Frugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mucosal Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5 (6), pp.702-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01944665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Interactions between Peripheral Blood Lymphocytes and the Wong-Kilbourne Derivative of Chang Conjunctival Cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brasnu</w:t>
+                <w:t xml:space="preserve">Reduced in vivo Ocular Surface Toxicity with Polyquad-Preserved Travoprost versus Benzalkonium-Preserved Travoprost or Latanoprost Ophthalmic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (3), pp.1492. </w:t>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.89-101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1167/iovs.11-7708⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1159/000335984⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538530v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyquad-preserved travoprost/timolol, benzalkonium chloride (BAK)-preserved travoprost/timolol, and latanoprost/timolol in fixed combinations: a rabbit ocular surface study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple endpoint analysis of BAC-preserved and unpreserved antiallergic eye drops on a 3D-reconstituted corneal epithelial model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Pauly</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+                <w:t xml:space="preserve">A. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Brasnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Therapy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.745-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538541v1</w:t>
+                <w:t xml:space="preserve">hal-02613802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NaCl-induced hyperosmotic stress as an in vitro dry eye model potentiated by synergic toxic effects of Benzalkonium chloride on conjunctival epithelial cells</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
+                <w:t xml:space="preserve">Toxicological evaluation of preservative-containing and preservative-free topical prostaglandin analogs on a 3D-reconstituted corneal epithelium system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (6), pp.869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2010.189449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946821v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00625556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple endpoint analysis of BAC-preserved and unpreserved antiallergic eye drops on a 3D-reconstituted corneal epithelial model.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pauly</w:t>
+                <w:t xml:space="preserve">Polyquad-preserved travoprost/timolol, benzalkonium chloride (BAK)-preserved travoprost/timolol, and latanoprost/timolol in fixed combinations: a rabbit ocular surface study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Brasnu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Baudouin</w:t>
+                <w:t xml:space="preserve">Aude Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 28 (4), pp.311-325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12325-011-0003-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02613802v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological evaluation of preservative-containing and preservative-free topical prostaglandin analogs on a 3D-reconstituted corneal epithelium system</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aude Pauly</w:t>
+                <w:t xml:space="preserve">NaCl-induced hyperosmotic stress as an in vitro dry eye model potentiated by synergic toxic effects of Benzalkonium chloride on conjunctival epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 205, pp.S155</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/bjo.2010.189449⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00625556v1</w:t>
+                <w:t xml:space="preserve">hal-01946821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative In Vitro Toxicology Study of Travoprost Polyquad-preserved, Travoprost BAK-preserved, and Latanoprost BAK-preserved Ophthalmic Solutions on Human Conjunctival Epithelial Cells</w:t>
               </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Nakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Effects of Preservative-Free Tafluprost and Preserved Latanoprost, Travoprost, and Bimatoprost in a Conjunctival Epithelial Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brasnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Eye Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (4), pp.303-312. </w:t>
@@ -2834,51 +2834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ocular Surface of Glaucoma Patients Treated over the Long Term Expresses Inflammatory Markers Related to Both T-Helper 1 and T-Helper 2 Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Hamard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2968,90 +2968,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduction of quaternary ammonium-induced ocular surface toxicity by emulsions: an in vivo study in rabbits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Rabinovich-Guilatt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14, pp.204-16</w:t>
@@ -3080,77 +3080,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the cytotoxic effects of benzalkonium chloride on the Wong-Kilbourne derivative of Chang conjunctival and IOBA-NHC cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Brasnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,51 +3201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of topical anti-allergic eye drops on human conjunctiva-derived cells: responses to histamine and IFNγ and toxicological profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc¸oise Brignole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3633,51 +3633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Reboussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Buffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le Goazigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02418-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garita-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Routet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guibbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Toualbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchemi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.02.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Ismail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Deniaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Amrane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16555" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.915574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mich&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538521v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335984" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538527v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033913" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944665v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoyer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frugier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riancho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chassignol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brasnu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Warnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7708" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538541v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-011-0003-7" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613802v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brasnu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625556v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2010.189449" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2011.578781" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Nakib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2010.0111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guenoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680801971857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2007.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabinovich-Guilatt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Warnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0353-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD3BCDB0D0F93612CE1845AA36ABCE0C359899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#184;oise Brignole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Reboussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Buffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le Goazigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02418-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garita-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Routet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guibbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Toualbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Ismail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Deniaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Amrane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16555" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchemi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.02.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.915574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mich&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chassignol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brasnu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Warnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335984" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brasnu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2010.189449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-011-0003-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2011.578781" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Nakib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2010.0111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guenoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680801971857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2007.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabinovich-Guilatt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Warnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0353-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD3BCDB0D0F93612CE1845AA36ABCE0C359899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#184;oise Brignole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>