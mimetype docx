--- v1 (2026-05-03)
+++ v2 (2026-05-25)
@@ -368,463 +368,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation Between the Inflammatory Marker HLA-DR and Signs and Symptoms in Moderate to Severe Dry Eye Disease</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hyperosmolarity and Benzalkonium Chloride Differently Stimulate Inflammatory Markers in Conjunctiva-Derived Epithelial Cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dahlia Ismail</w:t>
+                <w:t xml:space="preserve">Elise Warcoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Deniaud</w:t>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mourad Amrane</w:t>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (1), pp.40-48</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538417v1</w:t>
+                <w:t xml:space="preserve">hal-01945327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperosmolarity and Benzalkonium Chloride Differently Stimulate Inflammatory Markers in Conjunctiva-Derived Epithelial Cells in vitro</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of benzalkonium chloride on trabecular meshwork cells in a new in vitro 3D trabecular meshwork model for glaucoma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+                <w:t xml:space="preserve">Meryem Bouchemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Roubeix</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Karima Kessal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 41, pp.21-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.02.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945327v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of benzalkonium chloride on trabecular meshwork cells in a new in vitro 3D trabecular meshwork model for glaucoma</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Correlation Between the Inflammatory Marker HLA-DR and Signs and Symptoms in Moderate to Severe Dry Eye Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dahlia Ismail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meryem Bouchemi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Roubeix</w:t>
+                <w:t xml:space="preserve">Maeva Deniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karima Kessal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Raveu</w:t>
+                <w:t xml:space="preserve">Mourad Amrane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Toxicology in Vitro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 41, pp.21-29. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 58 (4), pp.2438. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tiv.2017.02.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.15-16555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538423v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -901,64 +901,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraocular pressure reduction and neuroprotection conferred by bone marrow-derived mesenchymal stem cells in an animal model of glaucoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roubeix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1297,965 +1297,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Interactions between Peripheral Blood Lymphocytes and the Wong-Kilbourne Derivative of Chang Conjunctival Cells</w:t>
+                <w:t xml:space="preserve">Conjunctiva-Associated Lymphoid Tissue (CALT) Reactions to Antiglaucoma Prostaglandins with or without BAK-Preservative in Rabbit Acute Toxicity Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Chassignol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Brasnu</w:t>
+                <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Labbé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1167/iovs.11-7708⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e33913. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538530v1</w:t>
+                <w:t xml:space="preserve">hal-02538527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luisa Riancho</w:t>
+                <w:t xml:space="preserve">CX3CL1 expression in the conjunctiva is involved in immune cell trafficking during toxic ocular surface inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Denoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Rostene</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+                <w:t xml:space="preserve">I Célérier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Frugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 18, pp.851-863</w:t>
+              <w:t xml:space="preserve">Mucosal Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5 (6), pp.702-711</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945322v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01944665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conjunctiva-Associated Lymphoid Tissue (CALT) Reactions to Antiglaucoma Prostaglandins with or without BAK-Preservative in Rabbit Acute Toxicity Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hong Liang</w:t>
+                <w:t xml:space="preserve">Hyperosmolarity potentiates toxic effects of benzalkonium chloride on conjunctival epithelial cells in vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Clouzeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Godefroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 18, pp.851-863</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0033913⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02538527v1</w:t>
+                <w:t xml:space="preserve">hal-01945322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CX3CL1 expression in the conjunctiva is involved in immune cell trafficking during toxic ocular surface inflammation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reduced in vivo Ocular Surface Toxicity with Polyquad-Preserved Travoprost versus Benzalkonium-Preserved Travoprost or Latanoprost Ophthalmic Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mucosal Immunology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ophthalmic Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 48 (2), pp.89-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000335984⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01944665v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced in vivo Ocular Surface Toxicity with Polyquad-Preserved Travoprost versus Benzalkonium-Preserved Travoprost or Latanoprost Ophthalmic Solutions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">In Vitro Interactions between Peripheral Blood Lymphocytes and the Wong-Kilbourne Derivative of Chang Conjunctival Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chassignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Brasnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Warnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ophthalmic Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 48 (2), pp.89-101. </w:t>
+              <w:t xml:space="preserve">Investigative Ophthalmology &amp; Visual Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (3), pp.1492. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000335984⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1167/iovs.11-7708⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538521v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple endpoint analysis of BAC-preserved and unpreserved antiallergic eye drops on a 3D-reconstituted corneal epithelial model.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Toxicological evaluation of preservative-containing and preservative-free topical prostaglandin analogs on a 3D-reconstituted corneal epithelium system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pauly</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">C. Baudouin</w:t>
+                <w:t xml:space="preserve">Aude Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 95 (6), pp.869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/bjo.2010.189449⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613802v1</w:t>
+                <w:t xml:space="preserve">hal-00625556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toxicological evaluation of preservative-containing and preservative-free topical prostaglandin analogs on a 3D-reconstituted corneal epithelium system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple endpoint analysis of BAC-preserved and unpreserved antiallergic eye drops on a 3D-reconstituted corneal epithelial model.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pauly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Brasnu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Liang</w:t>
+                <w:t xml:space="preserve">L Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Pauly</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">F Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Ophthalmology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17, pp.745-55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00625556v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02613802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyquad-preserved travoprost/timolol, benzalkonium chloride (BAK)-preserved travoprost/timolol, and latanoprost/timolol in fixed combinations: a rabbit ocular surface study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,90 +2315,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NaCl-induced hyperosmotic stress as an in vitro dry eye model potentiated by synergic toxic effects of Benzalkonium chloride on conjunctival epithelial cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Clouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Godefroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rostene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2583,51 +2583,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hong Liang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zaki Nakib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2687,51 +2687,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Vitro Effects of Preservative-Free Tafluprost and Preserved Latanoprost, Travoprost, and Bimatoprost in a Conjunctival Epithelial Cell Line</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Brasnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2739,51 +2739,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Guenoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Eye Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 33 (4), pp.303-312. </w:t>
@@ -2815,342 +2815,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Ocular Surface of Glaucoma Patients Treated over the Long Term Expresses Inflammatory Markers Related to Both T-Helper 1 and T-Helper 2 Pathways</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+                <w:t xml:space="preserve">Reduction of quaternary ammonium-induced ocular surface toxicity by emulsions: an in vivo study in rabbits.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Brignole-Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Rabinovich-Guilatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Mao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hong Liang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
+                <w:t xml:space="preserve">L Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Molecular Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14, pp.204-16</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538563v1</w:t>
+                <w:t xml:space="preserve">hal-02613816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of quaternary ammonium-induced ocular surface toxicity by emulsions: an in vivo study in rabbits.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Ocular Surface of Glaucoma Patients Treated over the Long Term Expresses Inflammatory Markers Related to Both T-Helper 1 and T-Helper 2 Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Liang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Liang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">F Brignole-Baudouin</w:t>
+                <w:t xml:space="preserve">Pascale Hamard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Rabinovich-Guilatt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L Riancho</w:t>
+                <w:t xml:space="preserve">Catherine Creuzot-Garcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BMC Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 115 (1), pp.109-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ophtha.2007.01.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02613816v1</w:t>
+                <w:t xml:space="preserve">hal-02538563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study on the cytotoxic effects of benzalkonium chloride on the Wong-Kilbourne derivative of Chang conjunctival and IOBA-NHC cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Brasnu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-M Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3201,51 +3201,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative study of topical anti-allergic eye drops on human conjunctiva-derived cells: responses to histamine and IFNγ and toxicological profiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Pauly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Brignole-Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3373,51 +3373,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Riancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Warnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franc¸oise Brignole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3633,51 +3633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Reboussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Buffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le Goazigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02418-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garita-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Routet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guibbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Toualbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Ismail" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Deniaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Amrane" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16555" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538423v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchemi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.02.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.915574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mich&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538530v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chassignol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brasnu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Warnet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7708" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538527v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033913" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944665v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoyer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frugier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riancho" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335984" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613802v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brasnu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2010.189449" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-011-0003-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2011.578781" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Nakib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2010.0111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guenoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680801971857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538563v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2007.01.036" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613816v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabinovich-Guilatt" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mao" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Warnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0353-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD3BCDB0D0F93612CE1845AA36ABCE0C359899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#184;oise Brignole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03598635v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Reboussin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Buffault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle R&#233;aux-Le Goazigo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Riancho" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12974-022-02418-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538406v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Garita-Hernandez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiona Routet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guibbal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Khabou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lyes Toualbi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21030994" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945327v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Warcoin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Clouzeau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roubeix" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Raveu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Godefroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538423v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Bouchemi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Kessal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tiv.2017.02.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538417v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dahlia Ismail" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Deniaud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Amrane" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.15-16555" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01202543v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Sapienza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-015-0168-0" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945084v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538434v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Labb&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gabison" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Menashi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2014.915574" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Mich&#233;e" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rost&#232;ne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baudouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0072459" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Liang" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0033913" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01944665v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Denoyer" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Godefroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I C&#233;l&#233;rier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Frugier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Riancho" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01945322v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rostene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538521v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000335984" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538530v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chassignol" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Brasnu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Warnet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.11-7708" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pauly" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bjo.2010.189449" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613802v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pauly" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Brasnu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Brignole-Baudouin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Baudouin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538541v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12325-011-0003-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01946821v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538533v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/02713683.2011.578781" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538547v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaki Nakib" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/jop.2010.0111" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538551v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Guenoun" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02713680801971857" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613816v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Liang" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Rabinovich-Guilatt" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mao" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538563v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hamard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Creuzot-Garcher" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ophtha.2007.01.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613818v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-M Warnet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538568v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Rat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00417-006-0353-z" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/32AD3BCDB0D0F93612CE1845AA36ABCE0C359899/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02538556v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#184;oise Brignole" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1167/iovs.07-0266" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>